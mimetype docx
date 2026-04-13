--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lauvernet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-Based Latin Hypercube Sampling for Dependent Inputs With an Application to Sensitivity Analysis of Environmental Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux hybride centré sur le paysage peut-il favoriser l'émergence de leviers d'actions collectives pour concilier agriculture et qualité de l'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a serious hybrid game centred on the landscape encourage the emergence of levers for collective action to reconcile agriculture and water quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140-year daily ensemble streamflow reconstructions over 661 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (14), pp.3457-3474. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-3457-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Chelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Modeling slope rainfall-infiltration-runoff process with shallow water table during complex rainfall patterns” by Wu et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des évènements d’étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1914463. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1914463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Climate: a high-resolution reanalysis of daily precipitation and temperature in France from 1871 to 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.1857-1879. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol Global Sensitivity Analysis of a Coupled Surface/Subsurface Water Flow and Reactive Solute Transfer Model on a Real Hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (121), pp.21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high‐resolution meteorological surface reanalysis through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (726), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107083. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation and sensitivity analysis of a physically based flow and reactive transport model on a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips – Part 1: nonuniform infiltration and soil water redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-53-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips - Part 2: model coupling, application, factor importance, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-71-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining context-specific scenarios to design vegetated buffer zones that limit pesticide transfer via surface runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.701-712. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual permeability model within a hydrological catchment modeling framework: 1D application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface and subsurface heterogeneity on the hydrological response of a grassed buffer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.637-647. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionner les zones tampons enherbées et boisées pour réduire le transfert hydrique des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (12), pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, p. 59 - p. 69. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30023-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal-patch ensemble inversion of coupled surface-atmosphere radiative transfer models for land surface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adam Database and its Potential to Investigate High Temporal Sampling Acquisition at High Spatial Resolution for the Monitoring of Agricultural Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintilã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazãr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Active Learning with Gaussian Processes for Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUIGROW - sustainable AQUIfer recharge to enhance resilience of GROundWater services under increased drought risk WP4 - Metamodeling as a tool to support decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUIGROW Water4all project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid resolution, time discretization, boundary condition, and other challenges in coupled surface/subsurface hydrological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria, Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATchment HYdrology (CATHY) days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Padova, May 2023, San Vito di Cadore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des freins et leviers à l'action collective à l'échelle de paysages agricoles pour limiter la contamination des rivières par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for Meta-Modeling and Sensitivity Analysis of Computational Codes in the Presence of Dependent Random Variables. Application to a design tool for vegetated strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mexico, Dec 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD-MES : Un outil en ligne pour dimensionner les zones tampons enherbées afin de limiter les transferts de pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the advanced delta change approach and a distributed model for a rapid assessment of reach-scale streamflow projections in intermittent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and evaluating a set of hydrological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux adossé à un modèle spatialisé de bassin versant : expérimentation d’un outil de dialogue entre acteurs opérationnels pour limiter la contamination des cours d’eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of metamodeling methods with qualitative variables for the design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee (faite en virtuel), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d’un métamodèle de modèle hydrologique distribué basé sur le Random Forest en climat présent et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling approaches to help designing vegetative filter strips and improve the water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of global hydrological model discharge to constrain a distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal assessment of the FYRE Climate daily high-resolution surface reanalysis over France (1871-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: overview and constraints for agro-ecology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Fusion d’informations : Applications aux géosciences et au génie-civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction and reanalysis of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jouy-en-Josas–Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding sediment and pesticide trapping in BUVARD : a userfriendly tool based on VFSMOD to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodélisation d'un outil de dimensionnement de zones tampons enherbées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HYPOPO, Riverly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peshmelba : a spatially explicit model to decipher the relative importance of agricultural practices versus landscape arrangement on pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical behavior of a coupled surface/subsurface, flow/transport hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the French hYdrometeorological REanalysis (FYRE) with documentary evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Hydro : une réanalyse hydrologique de 142 ans sur la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour l’hydroclimatologie : FYRE = une réanalyse hydrométéorologique à l’échelle de la France sur les 140 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des événements spatio-temporels d'étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : modéliser le devenir des pesticides dans les petits bassins versants agricoles en intégrant l'influence des éléments du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions from 20CR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Statistical Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'étiages. Rétrospective sur les 150 dernières années avec la réanalyse hydrologique FYRE Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction hydrologique ensembliste depuis 1871 sur 662 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réanalyse hydrologique par assimilation de débits sur plus de 600 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Printemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD: an online tool to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Fresenius AGRO conferecne "Behaviour of pesticides in Air, Soil and Water"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mainz, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: modelling water transfer and pesticide fate at the catchment scale considering landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisrt International Symposium on Regional Reanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bonn, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : pesticides et hydrologie, modélisation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements with the OpenPALM coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating a surface-subsurface flow and reactive solute transport model at the hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the influence of a shallow water table on surface low, sediment and pesticide transport through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">254th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le territoire : intérêt des zones tampons pour limiter les transferts entre la parcelle et le cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2017, Lancié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buvard: an on-line tool to design vegetative buffer zone in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a method of interpretation of pesticides public surface water monitoring data and a knowledge-based model of pesticides transfer at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abaques pour dimensionner les bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement. Transfert d'un outil de recherche vers les utilisateurs finaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: contraints & characteristics related to agro-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in French watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling methods for designing buffer strips to protect water from pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sensitivity analysis of model output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil spatial variability on surface and subsurface flow at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactive transport coupled with flow in Cathy: preparatory work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on coupled hydrological modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padoue, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de l'hétérogénéité du sol sur le fonctionnement modélisé d'une zone tampon enherbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de structures spatiales pour l’assimilation variationnelle de données de télédétection. Exemple sur un modèle simple de croissance de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014 – 14èmes journées Francophones “Extraction et Gestion des Connaissances”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. p. 27 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding the influence of a shallow water table on hydrology, sediment and pesticide transport in a vegetative filter strip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Automatic Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algoritmo mecanístico simplificado para la cuantificación del efecto de un acuífero somero sobre la infiltración y la escorrentía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Investigación ZNS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, España. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intra-CEMAGREF Le dimensionnement des bandes enherbées : modélisation, test et validation, application opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Mechanistic Algorithm for Unsteady Rainfall Infiltration and Water Content Distribution in Soils with a Shallow Water Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS pesticide: an information system for data and knowledge capitalization and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Shallow Water Table Effects on Vegetative Filter Strips Runoff Sediment and Pesticide Trapping Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative buffers for pesticide runoff mitigation an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour of pesticides in air, soil and water. 12th International Fresenius AGRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mayence, Germany. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an operational tool to simulate pesticide transfer through vegetated strips: the 2D runoff part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the parameterization of errors statistics for data assimilation in a HYCOM Bay of Biscay regional configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Truncated Gaussian filter for data assimilation with inequality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions non gaussiennes du filtre SEEK pour l'assimilation de données dans les modèles couplés physico-biogéochimiques de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de contraintes spatiales pour la faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation du modèle STICS pour réaliser des analyses de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of high revisit frequency satellite observations for monitoring crop status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating high temporal frequency SPOT data to describe canopy functioning: the ADAM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal inputs and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating bioreactive transport and dynamic plant uptake processes into a catchment-scale surface–subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal in-puts and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Gaussian Process Metamodeling with Mixed Variables for Vegetative Filter Strip Design in Agricultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Consortium en mathématiques appliquées CIROQUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an erosion and transfer particulate phase pesticides model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Soares-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba - outil pédagogique pour la visualisation des transferts de produits phytosanitaires à la surface d’un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 e congrès du Groupe Français de Recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD Online : dimensionner les bandes tampons enherbées afin de limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polldiff'Eau2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metamodeling methods considering qualitative variables to evaluate a decision-making tool of pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based metamodeling with qualitative variables to design grassed buffer zones in small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water JPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution precipitation reanalysis over France through offline data assimilation in a downscalled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the 1893 heat wave in France through offline data assimilation in a downscaled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding water circulation and pesticide fate at the catchment scale by modeling the influence of landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a reactive transport processes module for a coupled (groundwater/surface water) physically based model on a vineyard hillslope (Beaujolais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling to evaluate sensitivity of operationnal models. Case of a buffer strips design tool to protect water from pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD online: a webtool using the R language (Shiny) to help end-users sizing their vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil hydrodynamic characteristics variability on surface and subsurface flows at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG "Integrated Hydrosystem Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tübingen, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in European watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spatial constraints into a variationnal data assimilation scheme of remote sensing images. Example on the simple crop model Bonsaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling to help sizing vegetative filter strips in a watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Catchment Modeling Framework for Modeling of water and pesticide fate at hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussels, Belgium. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modeling of pesticide fate at the hillslope scale. Influence of vegetated filter strips on surface runoff pesticides transfer and partitioning between surface and subsurface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and testing of a simplified mechanistic algorithm to calculate the influence of a shallow water table on flow dynamics through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of indicators of risk of surface water contamination by pesticides at the little catchment scale. Taking into account spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magdelénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated plant-surface-subsurface hydrological modelling of bioreactive solute transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Environmental Engineering, Palermo, Italy, October 1 – 4, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAUSERIE: a GIS-supported serious game to collective grounded solutions for crop and water protection in head catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Conference of the International Simulation and Gaming Association: Simulation and Gaming for Social and Environmental Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215-225, 2023, 979-10-415-2760-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba Spirit 1.1 beta2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des émissions de gaz à effet de serre RiverLy 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich-Schiller-Universität (Iéna, Allemagne). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA. PESticides et Hydrologie : Modélisation à l'écHLle du BAssin versant. Développement d'une modélisation pour évaluer l'efficacité cumulée des zones tampons dans un bassin versant vis-à-vis de l'atténuation des transferts de pesticides en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baracher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil BUVARD pour le dimensionnement des bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures temporelles de pluies pour la définition de hyetogrammes en entrée de la chaine de dimensionnement des bandes tampons végétalisées BUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des données de surveillance pour les produits phytopharmaceutiques dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de synthèse sur les nouveaux outils d’implantation de zones tampons sur les aires d’alimentation de captage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle d'observations de télédétection dans les modèles de fonctionnement de la végétation : utilisation du modèle adjoint et prise en compte de contraintes spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lauvernet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code for robust calibration of hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba Spirit 1.1 beta2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-Based Latin Hypercube Sampling for Dependent Inputs With an Application to Sensitivity Analysis of Environmental Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux hybride centré sur le paysage peut-il favoriser l'émergence de leviers d'actions collectives pour concilier agriculture et qualité de l'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a serious hybrid game centred on the landscape encourage the emergence of levers for collective action to reconcile agriculture and water quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140-year daily ensemble streamflow reconstructions over 661 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (14), pp.3457-3474. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-3457-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Chelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Modeling slope rainfall-infiltration-runoff process with shallow water table during complex rainfall patterns” by Wu et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100113. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des évènements d’étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1914463. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1914463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Climate: a high-resolution reanalysis of daily precipitation and temperature in France from 1871 to 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.1857-1879. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol Global Sensitivity Analysis of a Coupled Surface/Subsurface Water Flow and Reactive Solute Transfer Model on a Real Hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (121), pp.21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high‐resolution meteorological surface reanalysis through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (726), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107083. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation and sensitivity analysis of a physically based flow and reactive transport model on a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips - Part 2: model coupling, application, factor importance, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-71-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips – Part 1: nonuniform infiltration and soil water redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-53-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual permeability model within a hydrological catchment modeling framework: 1D application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining context-specific scenarios to design vegetated buffer zones that limit pesticide transfer via surface runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.701-712. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface and subsurface heterogeneity on the hydrological response of a grassed buffer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.637-647. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionner les zones tampons enherbées et boisées pour réduire le transfert hydrique des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (12), pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, p. 59 - p. 69. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30023-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal-patch ensemble inversion of coupled surface-atmosphere radiative transfer models for land surface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adam Database and its Potential to Investigate High Temporal Sampling Acquisition at High Spatial Resolution for the Monitoring of Agricultural Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintilã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazãr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Active Learning with Gaussian Processes for Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUIGROW - sustainable AQUIfer recharge to enhance resilience of GROundWater services under increased drought risk WP4 - Metamodeling as a tool to support decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUIGROW Water4all project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid resolution, time discretization, boundary condition, and other challenges in coupled surface/subsurface hydrological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATchment HYdrology (CATHY) days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Padova, May 2023, San Vito di Cadore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des freins et leviers à l'action collective à l'échelle de paysages agricoles pour limiter la contamination des rivières par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for Meta-Modeling and Sensitivity Analysis of Computational Codes in the Presence of Dependent Random Variables. Application to a design tool for vegetated strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mexico, Dec 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD-MES : Un outil en ligne pour dimensionner les zones tampons enherbées afin de limiter les transferts de pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux adossé à un modèle spatialisé de bassin versant : expérimentation d’un outil de dialogue entre acteurs opérationnels pour limiter la contamination des cours d’eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and evaluating a set of hydrological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the advanced delta change approach and a distributed model for a rapid assessment of reach-scale streamflow projections in intermittent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of metamodeling methods with qualitative variables for the design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee (faite en virtuel), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d’un métamodèle de modèle hydrologique distribué basé sur le Random Forest en climat présent et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling approaches to help designing vegetative filter strips and improve the water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of global hydrological model discharge to constrain a distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal assessment of the FYRE Climate daily high-resolution surface reanalysis over France (1871-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: overview and constraints for agro-ecology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Fusion d’informations : Applications aux géosciences et au génie-civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction and reanalysis of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jouy-en-Josas–Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding sediment and pesticide trapping in BUVARD : a userfriendly tool based on VFSMOD to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodélisation d'un outil de dimensionnement de zones tampons enherbées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HYPOPO, Riverly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peshmelba : a spatially explicit model to decipher the relative importance of agricultural practices versus landscape arrangement on pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical behavior of a coupled surface/subsurface, flow/transport hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the French hYdrometeorological REanalysis (FYRE) with documentary evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Hydro : une réanalyse hydrologique de 142 ans sur la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour l’hydroclimatologie : FYRE = une réanalyse hydrométéorologique à l’échelle de la France sur les 140 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des événements spatio-temporels d'étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : modéliser le devenir des pesticides dans les petits bassins versants agricoles en intégrant l'influence des éléments du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions from 20CR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Statistical Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'étiages. Rétrospective sur les 150 dernières années avec la réanalyse hydrologique FYRE Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction hydrologique ensembliste depuis 1871 sur 662 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réanalyse hydrologique par assimilation de débits sur plus de 600 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Printemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: modelling water transfer and pesticide fate at the catchment scale considering landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisrt International Symposium on Regional Reanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bonn, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD: an online tool to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Fresenius AGRO conferecne "Behaviour of pesticides in Air, Soil and Water"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mainz, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : pesticides et hydrologie, modélisation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements with the OpenPALM coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating a surface-subsurface flow and reactive solute transport model at the hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the influence of a shallow water table on surface low, sediment and pesticide transport through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">254th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le territoire : intérêt des zones tampons pour limiter les transferts entre la parcelle et le cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2017, Lancié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buvard: an on-line tool to design vegetative buffer zone in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a method of interpretation of pesticides public surface water monitoring data and a knowledge-based model of pesticides transfer at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abaques pour dimensionner les bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement. Transfert d'un outil de recherche vers les utilisateurs finaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: contraints & characteristics related to agro-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling methods for designing buffer strips to protect water from pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sensitivity analysis of model output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in French watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil spatial variability on surface and subsurface flow at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactive transport coupled with flow in Cathy: preparatory work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on coupled hydrological modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padoue, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de l'hétérogénéité du sol sur le fonctionnement modélisé d'une zone tampon enherbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de structures spatiales pour l’assimilation variationnelle de données de télédétection. Exemple sur un modèle simple de croissance de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014 – 14èmes journées Francophones “Extraction et Gestion des Connaissances”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. p. 27 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding the influence of a shallow water table on hydrology, sediment and pesticide transport in a vegetative filter strip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Automatic Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intra-CEMAGREF Le dimensionnement des bandes enherbées : modélisation, test et validation, application opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algoritmo mecanístico simplificado para la cuantificación del efecto de un acuífero somero sobre la infiltración y la escorrentía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Investigación ZNS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, España. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Mechanistic Algorithm for Unsteady Rainfall Infiltration and Water Content Distribution in Soils with a Shallow Water Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Shallow Water Table Effects on Vegetative Filter Strips Runoff Sediment and Pesticide Trapping Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS pesticide: an information system for data and knowledge capitalization and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative buffers for pesticide runoff mitigation an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour of pesticides in air, soil and water. 12th International Fresenius AGRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mayence, Germany. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an operational tool to simulate pesticide transfer through vegetated strips: the 2D runoff part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the parameterization of errors statistics for data assimilation in a HYCOM Bay of Biscay regional configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Truncated Gaussian filter for data assimilation with inequality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions non gaussiennes du filtre SEEK pour l'assimilation de données dans les modèles couplés physico-biogéochimiques de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de contraintes spatiales pour la faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation du modèle STICS pour réaliser des analyses de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of high revisit frequency satellite observations for monitoring crop status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating high temporal frequency SPOT data to describe canopy functioning: the ADAM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal inputs and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating bioreactive transport and dynamic plant uptake processes into a catchment-scale surface–subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal in-puts and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Gaussian Process Metamodeling with Mixed Variables for Vegetative Filter Strip Design in Agricultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Consortium en mathématiques appliquées CIROQUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an erosion and transfer particulate phase pesticides model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Soares-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba - outil pédagogique pour la visualisation des transferts de produits phytosanitaires à la surface d’un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 e congrès du Groupe Français de Recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD Online : dimensionner les bandes tampons enherbées afin de limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polldiff'Eau2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metamodeling methods considering qualitative variables to evaluate a decision-making tool of pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based metamodeling with qualitative variables to design grassed buffer zones in small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water JPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution precipitation reanalysis over France through offline data assimilation in a downscalled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the 1893 heat wave in France through offline data assimilation in a downscaled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding water circulation and pesticide fate at the catchment scale by modeling the influence of landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a reactive transport processes module for a coupled (groundwater/surface water) physically based model on a vineyard hillslope (Beaujolais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling to evaluate sensitivity of operationnal models. Case of a buffer strips design tool to protect water from pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD online: a webtool using the R language (Shiny) to help end-users sizing their vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in European watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil hydrodynamic characteristics variability on surface and subsurface flows at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG "Integrated Hydrosystem Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tübingen, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spatial constraints into a variationnal data assimilation scheme of remote sensing images. Example on the simple crop model Bonsaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling to help sizing vegetative filter strips in a watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Catchment Modeling Framework for Modeling of water and pesticide fate at hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussels, Belgium. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modeling of pesticide fate at the hillslope scale. Influence of vegetated filter strips on surface runoff pesticides transfer and partitioning between surface and subsurface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and testing of a simplified mechanistic algorithm to calculate the influence of a shallow water table on flow dynamics through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of indicators of risk of surface water contamination by pesticides at the little catchment scale. Taking into account spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magdelénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated plant-surface-subsurface hydrological modelling of bioreactive solute transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Environmental Engineering, Palermo, Italy, October 1 – 4, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAUSERIE: a GIS-supported serious game to collective grounded solutions for crop and water protection in head catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Conference of the International Simulation and Gaming Association: Simulation and Gaming for Social and Environmental Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215-225, 2023, 979-10-415-2760-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des émissions de gaz à effet de serre RiverLy 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich-Schiller-Universität (Iéna, Allemagne). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA. PESticides et Hydrologie : Modélisation à l'écHLle du BAssin versant. Développement d'une modélisation pour évaluer l'efficacité cumulée des zones tampons dans un bassin versant vis-à-vis de l'atténuation des transferts de pesticides en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baracher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil BUVARD pour le dimensionnement des bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures temporelles de pluies pour la définition de hyetogrammes en entrée de la chaine de dimensionnement des bandes tampons végétalisées BUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des données de surveillance pour les produits phytopharmaceutiques dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de synthèse sur les nouveaux outils d’implantation de zones tampons sur les aires d’alimentation de captage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle d'observations de télédétection dans les modèles de fonctionnement de la végétation : utilisation du modèle adjoint et prise en compte de contraintes spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04546338v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerlain Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malingrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art02-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3457-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Carpena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fox" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100113" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1914463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1857-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3663" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munoz Carpena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-53-2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Munoz Carpena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-71-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz Carpena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djabelkhir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraft" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30023-3_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807264v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3950" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xujia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10539" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-439" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810030v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807261v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carluer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leblois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469617v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15234" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807255v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8394" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609976v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610069v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610067v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Printemps" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Graff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608139v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fox" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605357v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549717v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601911v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Le Dimet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058645v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hascoet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595870v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595858v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefrancq" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359037v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171647v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Boissezon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintila" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295986v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele La Cecilia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258064v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Soares-Lima" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807319v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609859v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610008v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607466v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606248v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606643v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606680v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605292v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605070v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601910v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602353v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597116v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595752v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592418v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magdel&#233;nat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901557v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609861v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baracher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607260v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606460v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601045v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595578v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010443v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04546338v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerlain Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malingrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art02" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art02-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3457-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Carpena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1914463" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1857-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3663" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Munoz Carpena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-71-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munoz Carpena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-53-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djabelkhir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz Carpena" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30023-3_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10152" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389226v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807264v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-722" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3950" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xujia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10539" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791280v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-439" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10859" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carluer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leblois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15234" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12074" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Printemps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607702v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Graff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fox" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551837v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601911v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062244v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Le Dimet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hascoet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673391v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595582v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefrancq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359041v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Boissezon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295986v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480328v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele La Cecilia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Soares-Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807319v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608211v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606643v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606680v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599966v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599965v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magdel&#233;nat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626755v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383284v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609861v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baracher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607260v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605477v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601045v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>