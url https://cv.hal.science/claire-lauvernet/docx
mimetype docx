--- v1 (2026-04-13)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lauvernet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code for robust calibration of hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba Spirit 1.1 beta2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-Based Latin Hypercube Sampling for Dependent Inputs With an Application to Sensitivity Analysis of Environmental Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux hybride centré sur le paysage peut-il favoriser l'émergence de leviers d'actions collectives pour concilier agriculture et qualité de l'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a serious hybrid game centred on the landscape encourage the emergence of levers for collective action to reconcile agriculture and water quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140-year daily ensemble streamflow reconstructions over 661 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (14), pp.3457-3474. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-3457-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Chelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Modeling slope rainfall-infiltration-runoff process with shallow water table during complex rainfall patterns” by Wu et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100113. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des évènements d’étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1914463. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1914463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Climate: a high-resolution reanalysis of daily precipitation and temperature in France from 1871 to 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.1857-1879. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol Global Sensitivity Analysis of a Coupled Surface/Subsurface Water Flow and Reactive Solute Transfer Model on a Real Hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (121), pp.21. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high‐resolution meteorological surface reanalysis through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (726), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107083. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation and sensitivity analysis of a physically based flow and reactive transport model on a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips - Part 2: model coupling, application, factor importance, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-71-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips – Part 1: nonuniform infiltration and soil water redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-53-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual permeability model within a hydrological catchment modeling framework: 1D application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining context-specific scenarios to design vegetated buffer zones that limit pesticide transfer via surface runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.701-712. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface and subsurface heterogeneity on the hydrological response of a grassed buffer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.637-647. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionner les zones tampons enherbées et boisées pour réduire le transfert hydrique des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (12), pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, p. 59 - p. 69. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30023-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal-patch ensemble inversion of coupled surface-atmosphere radiative transfer models for land surface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adam Database and its Potential to Investigate High Temporal Sampling Acquisition at High Spatial Resolution for the Monitoring of Agricultural Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintilã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazãr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Active Learning with Gaussian Processes for Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUIGROW - sustainable AQUIfer recharge to enhance resilience of GROundWater services under increased drought risk WP4 - Metamodeling as a tool to support decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUIGROW Water4all project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid resolution, time discretization, boundary condition, and other challenges in coupled surface/subsurface hydrological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATchment HYdrology (CATHY) days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Padova, May 2023, San Vito di Cadore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des freins et leviers à l'action collective à l'échelle de paysages agricoles pour limiter la contamination des rivières par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for Meta-Modeling and Sensitivity Analysis of Computational Codes in the Presence of Dependent Random Variables. Application to a design tool for vegetated strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mexico, Dec 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD-MES : Un outil en ligne pour dimensionner les zones tampons enherbées afin de limiter les transferts de pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux adossé à un modèle spatialisé de bassin versant : expérimentation d’un outil de dialogue entre acteurs opérationnels pour limiter la contamination des cours d’eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and evaluating a set of hydrological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the advanced delta change approach and a distributed model for a rapid assessment of reach-scale streamflow projections in intermittent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of metamodeling methods with qualitative variables for the design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee (faite en virtuel), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d’un métamodèle de modèle hydrologique distribué basé sur le Random Forest en climat présent et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling approaches to help designing vegetative filter strips and improve the water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of global hydrological model discharge to constrain a distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal assessment of the FYRE Climate daily high-resolution surface reanalysis over France (1871-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: overview and constraints for agro-ecology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Fusion d’informations : Applications aux géosciences et au génie-civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction and reanalysis of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jouy-en-Josas–Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding sediment and pesticide trapping in BUVARD : a userfriendly tool based on VFSMOD to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodélisation d'un outil de dimensionnement de zones tampons enherbées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HYPOPO, Riverly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peshmelba : a spatially explicit model to decipher the relative importance of agricultural practices versus landscape arrangement on pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical behavior of a coupled surface/subsurface, flow/transport hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the French hYdrometeorological REanalysis (FYRE) with documentary evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Hydro : une réanalyse hydrologique de 142 ans sur la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour l’hydroclimatologie : FYRE = une réanalyse hydrométéorologique à l’échelle de la France sur les 140 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des événements spatio-temporels d'étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : modéliser le devenir des pesticides dans les petits bassins versants agricoles en intégrant l'influence des éléments du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions from 20CR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Statistical Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'étiages. Rétrospective sur les 150 dernières années avec la réanalyse hydrologique FYRE Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction hydrologique ensembliste depuis 1871 sur 662 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réanalyse hydrologique par assimilation de débits sur plus de 600 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Printemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: modelling water transfer and pesticide fate at the catchment scale considering landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisrt International Symposium on Regional Reanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bonn, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD: an online tool to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Fresenius AGRO conferecne "Behaviour of pesticides in Air, Soil and Water"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mainz, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : pesticides et hydrologie, modélisation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements with the OpenPALM coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating a surface-subsurface flow and reactive solute transport model at the hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the influence of a shallow water table on surface low, sediment and pesticide transport through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">254th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le territoire : intérêt des zones tampons pour limiter les transferts entre la parcelle et le cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2017, Lancié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buvard: an on-line tool to design vegetative buffer zone in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a method of interpretation of pesticides public surface water monitoring data and a knowledge-based model of pesticides transfer at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abaques pour dimensionner les bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement. Transfert d'un outil de recherche vers les utilisateurs finaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: contraints & characteristics related to agro-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling methods for designing buffer strips to protect water from pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sensitivity analysis of model output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in French watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil spatial variability on surface and subsurface flow at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactive transport coupled with flow in Cathy: preparatory work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on coupled hydrological modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padoue, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de l'hétérogénéité du sol sur le fonctionnement modélisé d'une zone tampon enherbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de structures spatiales pour l’assimilation variationnelle de données de télédétection. Exemple sur un modèle simple de croissance de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014 – 14èmes journées Francophones “Extraction et Gestion des Connaissances”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. p. 27 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding the influence of a shallow water table on hydrology, sediment and pesticide transport in a vegetative filter strip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Automatic Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intra-CEMAGREF Le dimensionnement des bandes enherbées : modélisation, test et validation, application opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algoritmo mecanístico simplificado para la cuantificación del efecto de un acuífero somero sobre la infiltración y la escorrentía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Investigación ZNS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, España. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Mechanistic Algorithm for Unsteady Rainfall Infiltration and Water Content Distribution in Soils with a Shallow Water Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Shallow Water Table Effects on Vegetative Filter Strips Runoff Sediment and Pesticide Trapping Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS pesticide: an information system for data and knowledge capitalization and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative buffers for pesticide runoff mitigation an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour of pesticides in air, soil and water. 12th International Fresenius AGRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mayence, Germany. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an operational tool to simulate pesticide transfer through vegetated strips: the 2D runoff part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the parameterization of errors statistics for data assimilation in a HYCOM Bay of Biscay regional configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Truncated Gaussian filter for data assimilation with inequality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions non gaussiennes du filtre SEEK pour l'assimilation de données dans les modèles couplés physico-biogéochimiques de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de contraintes spatiales pour la faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation du modèle STICS pour réaliser des analyses de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of high revisit frequency satellite observations for monitoring crop status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating high temporal frequency SPOT data to describe canopy functioning: the ADAM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal inputs and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating bioreactive transport and dynamic plant uptake processes into a catchment-scale surface–subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal in-puts and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Gaussian Process Metamodeling with Mixed Variables for Vegetative Filter Strip Design in Agricultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Consortium en mathématiques appliquées CIROQUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an erosion and transfer particulate phase pesticides model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Soares-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba - outil pédagogique pour la visualisation des transferts de produits phytosanitaires à la surface d’un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 e congrès du Groupe Français de Recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD Online : dimensionner les bandes tampons enherbées afin de limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polldiff'Eau2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metamodeling methods considering qualitative variables to evaluate a decision-making tool of pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based metamodeling with qualitative variables to design grassed buffer zones in small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water JPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution precipitation reanalysis over France through offline data assimilation in a downscalled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the 1893 heat wave in France through offline data assimilation in a downscaled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding water circulation and pesticide fate at the catchment scale by modeling the influence of landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a reactive transport processes module for a coupled (groundwater/surface water) physically based model on a vineyard hillslope (Beaujolais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling to evaluate sensitivity of operationnal models. Case of a buffer strips design tool to protect water from pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD online: a webtool using the R language (Shiny) to help end-users sizing their vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in European watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil hydrodynamic characteristics variability on surface and subsurface flows at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG "Integrated Hydrosystem Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tübingen, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spatial constraints into a variationnal data assimilation scheme of remote sensing images. Example on the simple crop model Bonsaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling to help sizing vegetative filter strips in a watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Catchment Modeling Framework for Modeling of water and pesticide fate at hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussels, Belgium. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modeling of pesticide fate at the hillslope scale. Influence of vegetated filter strips on surface runoff pesticides transfer and partitioning between surface and subsurface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and testing of a simplified mechanistic algorithm to calculate the influence of a shallow water table on flow dynamics through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of indicators of risk of surface water contamination by pesticides at the little catchment scale. Taking into account spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magdelénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated plant-surface-subsurface hydrological modelling of bioreactive solute transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Environmental Engineering, Palermo, Italy, October 1 – 4, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAUSERIE: a GIS-supported serious game to collective grounded solutions for crop and water protection in head catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Conference of the International Simulation and Gaming Association: Simulation and Gaming for Social and Environmental Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215-225, 2023, 979-10-415-2760-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des émissions de gaz à effet de serre RiverLy 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich-Schiller-Universität (Iéna, Allemagne). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA. PESticides et Hydrologie : Modélisation à l'écHLle du BAssin versant. Développement d'une modélisation pour évaluer l'efficacité cumulée des zones tampons dans un bassin versant vis-à-vis de l'atténuation des transferts de pesticides en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baracher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil BUVARD pour le dimensionnement des bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures temporelles de pluies pour la définition de hyetogrammes en entrée de la chaine de dimensionnement des bandes tampons végétalisées BUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des données de surveillance pour les produits phytopharmaceutiques dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de synthèse sur les nouveaux outils d’implantation de zones tampons sur les aires d’alimentation de captage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle d'observations de télédétection dans les modèles de fonctionnement de la végétation : utilisation du modèle adjoint et prise en compte de contraintes spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lauvernet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of streamflow intermittence under climate change in European drying river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (6), pp.1615-1636. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-1615-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-Based Latin Hypercube Sampling for Dependent Inputs With an Application to Sensitivity Analysis of Environmental Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of coupled surface–subsurface hydrological model responses and challenges through catchment- and hillslope-scale examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1553578. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2025.1553578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux hybride centré sur le paysage peut-il favoriser l'émergence de leviers d'actions collectives pour concilier agriculture et qualité de l'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a serious hybrid game centred on the landscape encourage the emergence of levers for collective action to reconcile agriculture and water quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Malingrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140-year daily ensemble streamflow reconstructions over 661 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (14), pp.3457-3474. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-3457-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a subsurface drainage model with a soil reservoir model to simulate drainage discharge and drain flow start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Chelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.107318. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Modeling slope rainfall-infiltration-runoff process with shallow water table during complex rainfall patterns” by Wu et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100113. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des évènements d’étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.1914463. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00186368.2021.1914463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Climate: a high-resolution reanalysis of daily precipitation and temperature in France from 1871 to 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.1857-1879. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol Global Sensitivity Analysis of a Coupled Surface/Subsurface Water Flow and Reactive Solute Transfer Model on a Real Hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (121), pp.21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12010121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high‐resolution meteorological surface reanalysis through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146 (726), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107083. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation and sensitivity analysis of a physically based flow and reactive transport model on a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From agricultural catchment to management scenarios: A modular tool to assess effects of landscape features on water and pesticide behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 671, pp.1144-1160. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips – Part 1: nonuniform infiltration and soil water redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (1), pp.53-70. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-53-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow water table effects on water, sediment, and pesticide transport in vegetative filter strips - Part 2: model coupling, application, factor importance, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-71-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual permeability model within a hydrological catchment modeling framework: 1D application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.1429-1437. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining context-specific scenarios to design vegetated buffer zones that limit pesticide transfer via surface runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.701-712. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface and subsurface heterogeneity on the hydrological response of a grassed buffer zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, pp.637-647. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionner les zones tampons enherbées et boisées pour réduire le transfert hydrique des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (12), pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, p. 59 - p. 69. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30023-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal-patch ensemble inversion of coupled surface-atmosphere radiative transfer models for land surface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adam Database and its Potential to Investigate High Temporal Sampling Acquisition at High Spatial Resolution for the Monitoring of Agricultural Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintilã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lazãr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code for robust calibration of hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba Spirit 1.1 beta2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating bioreactive transport and dynamic plant uptake processes into a catchment-scale surface–subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal in-puts and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dimensionality reduction approaches of spatio-temporal inputs and outputs of an integrated surface-subsurface hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'assèchement du réseau hydrographique de l'Albarine, sous bassin de l'Ain, lors de la sécheresse de 2022 : mise en perspective historique et future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse &amp; Etiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Gaussian Process Metamodeling with Mixed Variables for Vegetative Filter Strip Design in Agricultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Consortium en mathématiques appliquées CIROQUO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an erosion and transfer particulate phase pesticides model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Soares-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoMelba - outil pédagogique pour la visualisation des transferts de produits phytosanitaires à la surface d’un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 e congrès du Groupe Français de Recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD Online : dimensionner les bandes tampons enherbées afin de limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polldiff'Eau2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metamodeling methods considering qualitative variables to evaluate a decision-making tool of pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution precipitation reanalysis over France through offline data assimilation in a downscalled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based metamodeling with qualitative variables to design grassed buffer zones in small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water JPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of the 1893 heat wave in France through offline data assimilation in a downscaled ensemble meteorological reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding water circulation and pesticide fate at the catchment scale by modeling the influence of landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a reactive transport processes module for a coupled (groundwater/surface water) physically based model on a vineyard hillslope (Beaujolais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling to evaluate sensitivity of operationnal models. Case of a buffer strips design tool to protect water from pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and application of the surface-subsurface physically based reactive transport model CATHY on a vineyard hillslope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD online: a webtool using the R language (Shiny) to help end-users sizing their vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international EcoSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil hydrodynamic characteristics variability on surface and subsurface flows at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG "Integrated Hydrosystem Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tübingen, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in European watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling to help sizing vegetative filter strips in a watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikus Noll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spatial constraints into a variationnal data assimilation scheme of remote sensing images. Example on the simple crop model Bonsaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Catchment Modeling Framework for Modeling of water and pesticide fate at hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussels, Belgium. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modeling of pesticide fate at the hillslope scale. Influence of vegetated filter strips on surface runoff pesticides transfer and partitioning between surface and subsurface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Djabelkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and testing of a simplified mechanistic algorithm to calculate the influence of a shallow water table on flow dynamics through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mechanistic algorithm to calculate the influence of a shallow water table on hydrology sediment and pesticide transport through vegetative filter strips by sensitive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of indicators of risk of surface water contamination by pesticides at the little catchment scale. Taking into account spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magdelénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Active Learning with Gaussian Processes for Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’assèchement dans des réseaux de rivières intermittents par couplage d’un modèle hydrologique spatialisé avec un algorithme de Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUIGROW - sustainable AQUIfer recharge to enhance resilience of GROundWater services under increased drought risk WP4 - Metamodeling as a tool to support decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUIGROW Water4all project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reach-scale streamflow projections in intermittent riversthrough a multivariate dowscaling method and a distributed hydrologcal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for Meta-Modeling and Sensitivity Analysis of Computational Codes in the Presence of Dependent Random Variables. Application to a design tool for vegetated strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerlain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mexico, Dec 2023, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria, Austria. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid resolution, time discretization, boundary condition, and other challenges in coupled surface/subsurface hydrological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-10152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing low flow predictions in river systems: a multi-objective, multi-gauge calibration approach for process-based hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining water and pesticide data with coupled surface/subsurface hydrological modeling to reduce its uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATchment HYdrology (CATHY) days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. of Padova, May 2023, San Vito di Cadore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des freins et leviers à l'action collective à l'échelle de paysages agricoles pour limiter la contamination des rivières par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD-MES : Un outil en ligne pour dimensionner les zones tampons enherbées afin de limiter les transferts de pesticides vers les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the advanced delta change approach and a distributed model for a rapid assessment of reach-scale streamflow projections in intermittent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and evaluating a set of hydrological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Mcmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux adossé à un modèle spatialisé de bassin versant : expérimentation d’un outil de dialogue entre acteurs opérationnels pour limiter la contamination des cours d’eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and evaluation of metamodeling methods with qualitative variables for the design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee (faite en virtuel), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d’un métamodèle de modèle hydrologique distribué basé sur le Random Forest en climat présent et futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling approaches to help designing vegetative filter strips and improve the water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of global hydrological model discharge to constrain a distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Xujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal assessment of the FYRE Climate daily high-resolution surface reanalysis over France (1871-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: overview and constraints for agro-ecology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National Fusion d’informations : Applications aux géosciences et au génie-civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year ensemble streamflow reconstruction and reanalysis of over 662 catchments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Jouy-en-Josas–Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding sediment and pesticide trapping in BUVARD : a userfriendly tool based on VFSMOD to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodélisation d'un outil de dimensionnement de zones tampons enherbées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HYPOPO, Riverly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling methods that incorporate qualitative variables for improved design of vegetative filter strips.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peshmelba : a spatially explicit model to decipher the relative importance of agricultural practices versus landscape arrangement on pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brussels, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical behavior of a coupled surface/subsurface, flow/transport hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (Online), France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the French hYdrometeorological REanalysis (FYRE) with documentary evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction hydrologique ensembliste depuis 1871 sur 662 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'étiages. Rétrospective sur les 150 dernières années avec la réanalyse hydrologique FYRE Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions from 20CR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Statistical Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYRE Hydro : une réanalyse hydrologique de 142 ans sur la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour l’hydroclimatologie : FYRE = une réanalyse hydrométéorologique à l’échelle de la France sur les 140 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des événements spatio-temporels d'étiage extrême en France depuis 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Colloque Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy-Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : modéliser le devenir des pesticides dans les petits bassins versants agricoles en intégrant l'influence des éléments du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réanalyse hydrologique par assimilation de débits sur plus de 600 bassins versants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Printemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUVARD: an online tool to design vegetative buffer zones in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Fresenius AGRO conferecne "Behaviour of pesticides in Air, Soil and Water"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mainz, Germany. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 140-year high-resolution meteorological reanalysis over France through offline data assimilation in an ensemble of downscaled reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisrt International Symposium on Regional Reanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bonn, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: modelling water transfer and pesticide fate at the catchment scale considering landscape elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA : pesticides et hydrologie, modélisation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA: a spatialized model of water circulation and pesticide fate at the catchment scale coupling the landscape elements with the OpenPALM coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating a surface-subsurface flow and reactive solute transport model at the hillslope scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a method of interpretation of pesticides public surface water monitoring data and a knowledge-based model of pesticides transfer at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the influence of a shallow water table on surface low, sediment and pesticide transport through vegetative filter strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">254th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le territoire : intérêt des zones tampons pour limiter les transferts entre la parcelle et le cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2017, Lancié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buvard: an on-line tool to design vegetative buffer zone in a french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of reactive transport processes for a coupled (groundwater/surface water) physically based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abaques pour dimensionner les bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement. Transfert d'un outil de recherche vers les utilisateurs finaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and metamodeling methods for designing buffer strips to protect water from pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sensitivity analysis of model output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Réunion, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling as a tool to size vegetative filter strips for surface runoff pollution control in French watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: contraints & characteristics related to agro-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatializing of soil water content measurement at the scale of the agricultural field, using geoelectrical monitoring and geostatistical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Geoelectrical Monitoring (GELMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil spatial variability on surface and subsurface flow at a vegetative buffer strip scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactive transport coupled with flow in Cathy: preparatory work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on coupled hydrological modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padoue, Italy. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de l'hétérogénéité du sol sur le fonctionnement modélisé d'une zone tampon enherbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de structures spatiales pour l’assimilation variationnelle de données de télédétection. Exemple sur un modèle simple de croissance de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014 – 14èmes journées Francophones “Extraction et Gestion des Connaissances”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. p. 27 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding the influence of a shallow water table on hydrology, sediment and pesticide transport in a vegetative filter strip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OpenWater symposium and workshops,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Differentiation to study the sensitivity of a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Automatic Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Shallow Water Table Effects on Vegetative Filter Strips Runoff Sediment and Pesticide Trapping Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIS pesticide: an information system for data and knowledge capitalization and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intra-CEMAGREF Le dimensionnement des bandes enherbées : modélisation, test et validation, application opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algoritmo mecanístico simplificado para la cuantificación del efecto de un acuífero somero sobre la infiltración y la escorrentía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Investigación ZNS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, España. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Mechanistic Algorithm for Unsteady Rainfall Infiltration and Water Content Distribution in Soils with a Shallow Water Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Louisville, United States. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative buffers for pesticide runoff mitigation an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour of pesticides in air, soil and water. 12th International Fresenius AGRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Mayence, Germany. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an operational tool to simulate pesticide transfer through vegetated strips: the 2D runoff part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the parameterization of errors statistics for data assimilation in a HYCOM Bay of Biscay regional configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Truncated Gaussian filter for data assimilation with inequality constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions non gaussiennes du filtre SEEK pour l'assimilation de données dans les modèles couplés physico-biogéochimiques de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de contraintes spatiales pour la faisabilité d'une méthode variationnelle utilisant l'adjoint pour l'assimilation de données de télédétection dans un modèle de culture et perpectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiation du modèle STICS pour réaliser des analyses de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of high revisit frequency satellite observations for monitoring crop status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating high temporal frequency SPOT data to describe canopy functioning: the ADAM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated plant-surface-subsurface hydrological modelling of bioreactive solute transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele La Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Environmental Engineering, Palermo, Italy, October 1 – 4, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAUSERIE: a GIS-supported serious game to collective grounded solutions for crop and water protection in head catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Conference of the International Simulation and Gaming Association: Simulation and Gaming for Social and Environmental Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215-225, 2023, 979-10-415-2760-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on future projections of flow intermittence for the 6 European focal DRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich Schiller Universität. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on downscaling global climate projections for catchment-scale hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on catchment-scale spatially distributed models for the 6 European focal DRNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Künne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mimeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Kralisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friedrich-Schiller-Universität (Iéna, Allemagne). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des émissions de gaz à effet de serre RiverLy 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESHMELBA. PESticides et Hydrologie : Modélisation à l'écHLle du BAssin versant. Développement d'une modélisation pour évaluer l'efficacité cumulée des zones tampons dans un bassin versant vis-à-vis de l'atténuation des transferts de pesticides en territoire rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baracher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil BUVARD pour le dimensionnement des bandes tampons végétalisées destinées à limiter les transferts de pesticides par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures temporelles de pluies pour la définition de hyetogrammes en entrée de la chaine de dimensionnement des bandes tampons végétalisées BUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des données de surveillance pour les produits phytopharmaceutiques dans les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de synthèse sur les nouveaux outils d’implantation de zones tampons sur les aires d’alimentation de captage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de dimensionnement des zones tampons enherbées ou boisées pour réduire la contamination des cours d'eau par les produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz Carpena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport novembre 2010 (2ème année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faidix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIE Pesticides pour la réduction de l'impact des produits phytosanitaires sur l'environnement : rapport octobre 2009 (1ère année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle d'observations de télédétection dans les modèles de fonctionnement de la végétation : utilisation du modèle adjoint et prise en compte de contraintes spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04546338v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerlain Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malingrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art02" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art02-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3457-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Carpena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1914463" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1857-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3663" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Munoz Carpena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-71-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munoz Carpena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-53-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djabelkhir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz Carpena" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30023-3_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10152" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389226v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807264v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-722" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3950" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xujia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10539" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791280v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-439" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10859" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carluer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leblois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15234" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12074" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Printemps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607702v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Graff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fox" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551837v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601911v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601913v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062244v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Le Dimet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hascoet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595580v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673391v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595582v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefrancq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359041v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171647v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Boissezon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295986v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480328v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele La Cecilia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Soares-Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807319v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609294v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608211v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606643v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606680v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599966v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599965v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magdel&#233;nat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626755v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383284v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609861v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baracher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607260v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606460v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605477v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601045v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika K&#252;nne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kralisch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1615-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04546338v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerlain Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1553578" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malingrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art02-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vannier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3457-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Carpena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1914463" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1857-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12010121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vannier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3663" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gatel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.12.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munoz Carpena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-53-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Munoz Carpena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-71-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djabelkhir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kraft" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz Carpena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.09.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30023-3_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintil&#227;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laz&#227;r" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70f693f7d34b6160808f7aaf621d45e6781f00c9;origin=https://github.com/KRadisic/RESS_review_depo;visit=swh:1:snp:bed5ab7847be11c9df6e7102f0119fd132898640;anchor=swh:1:rev:6e037054f507e1f72879d33eb8e4129a0e30daa8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a9cacebef7ff2d1dd82d9fdb103a91aff9f5345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele La Cecilia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Soares-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Graff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606680v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Le Dimet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595867v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magdel&#233;nat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381957v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12779" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387867v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13104" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-10152" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14448" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389226v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791253v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3950" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Horner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Mcmillan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-722" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807324v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xujia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10539" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-439" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sudret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10859" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469610v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carluer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leblois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15234" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807255v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12074" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8394" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609293v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610067v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807258v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610068v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609976v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Printemps" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Graff" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608139v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606711v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fox" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606728v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606642v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551837v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605357v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605352v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605735v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601911v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604619v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062244v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598785v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058645v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hascoet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595858v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595928v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673391v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483065v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefrancq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359037v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359041v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359046v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171663v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171647v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Boissezon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763674v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vintila" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Boissezon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762462v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383284v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620635v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609861v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baracher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607260v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606460v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601045v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595578v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faidix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010443v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>