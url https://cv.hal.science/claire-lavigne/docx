--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,13793 +66,21376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of pest exclusion nets on bats in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaine Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Matutini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Management for functional biodiversity 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in Cydia pomonella (L.): a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Molecular Biology and Genetics of the Lepidoptera.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolymbari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the genetic basis of (bio)pesticide resistance in Cydia pomonella (L.) for high-throughput molecular detection in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anses Scientific and Doctoral Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04521974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des pratiques phytosanitaires et du paysage sur la prédation des ravageurs en vergers de pommiers en Basse Vallée de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EMBA – Contrôle biologique par conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau EMBA (Ecological Management of Bioagressors in Agroecosystems), Nov 2022, Avignon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in the codling moth (Cydia pomonella): a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International workshop on molecular biology and genetics of the Lepidoptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolympari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04521999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining landscape ecology and agronomic approach for the design of pest-suppressive landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society; French Society of Ecology and Evolution, Dec 2021, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ravageurs et non les prédateurs, sont plus abondants dans les vergers-maraîchers que dans les monocultures de légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR Ecostat 2019 : Réunion annuelle du GDR Ecologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit trees - vegetable plots as compared to control vegetable plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 wolrd congress on agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de la Recherche Agronomique (INRA), FRA. World Agroforestry Center, CGIAR (ICRAF), KEN. Agropolis International, FRA. Montpellier Université d'excellence, FRA., May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bärbel Gerowitt, Felix Bianchi, Graham Begg, Daniela Lupi, Camilla Moonen, Mark Ramsden, Paul van Rijn and Han Zhang., Mar 2019, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological control of insect pest in orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med'Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of agro-ecological infrastructures on the control of insect pests in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Odorizzi dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. meeting of the IOBC-WPRS Working Group Landscape management for functional biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control (IOBC). Organisation Internationale de Lutte Biologique (OILB), FRA., Mar 2017, Dundee, United Kingdom. 178 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape scale and local crop protection intensity affect the abundance of the codling moth and its predation and parasitism in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape management for functional biodiversity, IOBC-WPRS, International Organisation for Biological and Integrated Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dundee, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrative multi‐scale approach to regional agriculture to support the assessment and benefit of pest‐regulation services delivered by biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures de haies dans un paysage agricole : une étude par chemin de Hilbert adaptatif et chaînes de Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2016 -- 16èemes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.279--290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape composition and farming practices affect the abundance of the codling moth and its predation and parasitism in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches pour définir des leviers de gestion de la biodiversité améliorants le contrôle biologique des ravageurs en vergers de pommiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RED agro écologie 2015 : Réussir l’agroécologie en région méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of landscape composition on the abundance of a canopy dwelling spider depends on orchard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique et Systèmes Aléatoires (IRISA). FRA., Jan 2014, Rennes, France. 615 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal distribution of the parasitoid community affecting a major pest in South-Eastern France orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du paysage et des pratiques locales sur les araignées et forficules en vergers de pommiers à l'automne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la réduction d’usage des produits phytopharmaceutiques en France : le réseau DEPHY Écophyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Journée Pôle Production Horticole Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Avignon, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A molecular analysis of predation by generalist predators on the codling moth and the oriental fruit moth in organic apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC/WPRS Working Group "Landscape Management for Functional Biodiversity", ENITAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, LLeida, Spain. 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des structures des haies et des linéaires pérennes dans deux paysages agricoles contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO - International Conference on Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liège, Belgique. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure de la communauté des parasitoïdes des larves du carpocapse de la pomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure analysis of hedgerows and other perennial landscape lines in two French agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGILE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parasitisme naturel du carpocapse en fonction des caractéristiques de pratiques phytosanitaires et d'environnement paysager dans les vergers de basse-vallée de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la structure des haies dans les vergers pour la définition de paysages mieux adaptés contre les bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2011 - International Conference on Spatial Analysis and GEOmatics Conférence internationale de Géomatique et d'Analyse Spatiale Au sein de la 25e Conférence Internationale de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures of the parasitoid community controlling codling moth larvae in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Entomophagous Insects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Methods for tracking movement and dispersal of insect pest individuals and populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00645747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the art of control strategies of codling moth, apple scab and brown spot in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Avilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Samietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Paaske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian biodiversity: impacts of pest management strategies and landscape in South-Eastern French apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agerberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersal estimates of codling moth fertilized females in a French farm based on kinship assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling codling moth damage as a function of adult monitoring and crop protection: A survival generalized linear mixed model approach with time varying covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental risk assessment of plant protection scenarios at a landscape scale in the Rhone Valley with the GIS-based indicator SYNOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GenExP, a software for simulating random field-patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Landscape Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Conference GMCC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des flux de gènes in natura et de leur contrôle in planta dans le cadre du modèle colza-ravenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Séminaire de Restitution du Programme ANR-OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Dispersion du groupe Environnement de la SFDS (Société Française de Statistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using microsatellite markers to estimate pollen dispersal patterns of oilseed rape at the landscape level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. European Conference on the Co-existence of GM Crops with Conventional and Organic Crops, GMCC'05.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la dispersion à longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel type de fonction pour modéliser la dispersion du pollen dans un bassin de production? Approche expérimentale sur le colza (Communication orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Séguin-Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV. Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Toulouse, France. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first step for modelling pollen dispersal at the landscape level: determining the shape of dispersal functions at long-distance. The case of oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. European conference on the co-existence of genetically modified crops with conventional and organic crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Helsingor, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance de la connaissance des dispersions individuelles estimées sur de plus longues distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques de dispersion d'un gene de resistance au chlorsulfuron a partir d'une culture d'endives resistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer's own decisions outweigh management strategies in reducing pesticide use in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 233, pp.104609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 63 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased proportion of exclusion netting in the landscape affects pest damage in unnetted apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62 (4), pp.790-800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel prey settings differ in their ability to distinguish organic from conventional apple orchards and in their sensitivity to weather conditions during field exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 210, pp.105875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of intercropping apple trees with basil ( Ocimum basilicum ) or French marigold ( Tagetes patula ) on the rosy apple aphid regulation ( Dysaphis plantaginea ) and the abundance of its natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81, pp.1373-1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (2), pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-024-01830-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental filtering and landscape composition drive multifaceted diversity of bird assemblages in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61, pp.746-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best organic farming expansion scenarios for pest control: a modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature synchronizes temporal variation in laying dates across European hole‐nesting passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan J G Vriend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidar Grøtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus P Ahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (2), pp.e3908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.3908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-row exclusion nets: an alternative pest control method with no detectable impact on breeding bird assemblages in orchards bordered by hedgerows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (2), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-021-00743-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird populations most exposed to climate change are less sensitive to climatic variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aneta Arct</w:t>
+                <w:t xml:space="preserve">Great tits nesting in apple orchards preferentially forage in organic but not conventional orchards and in hedgerows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Barba</w:t>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29635-4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.108074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821533v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great tits nesting in apple orchards preferentially forage in organic but not conventional orchards and in hedgerows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Thomas</w:t>
+                <w:t xml:space="preserve">Bird populations most exposed to climate change are less sensitive to climatic variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam D Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van de Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Arct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108074⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29635-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851678v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of complex ground types on ground‐dwelling arthropod movements with video monitoring: Dealing with concealed movements under a layer of plant residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.e9072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation value of pome fruit orchards for overwintering birds in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (11-12), pp.3169-3189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-020-02016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating population dynamics parameters of cabbage pests in temperate mixed apple tree-cabbage plots compared to control vegetable plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit tree–vegetable plots compared to control vegetable plots in a Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.627-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-019-00430-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does combining Forficula auricularia L. (Dermaptera: Forficulidae) with Harmonia axyridis Pallas (Coleoptera: Coccinellidae) enhance predation of rosy apple aphid, Dysaphis plantaginea Passerini (Hemiptera: Aphididae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.104394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mésanges se nourrissent elles dans les vergers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (738), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep your enemies closer: enhancing biological control through individual movement rules to retain natural enemies inside the field</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenological asynchrony between the fruit fly Anastrepha fraterculus and early maturing peach cultivars could contribute to pesticide use reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Silva Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Ribeira-Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Geraldo-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dori Edson Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/we-19-15-2019⟩</w:t>
+              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.e1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5424/sjar/2019171-13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624571v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunistic analyses of fruit fly species (Diptera: Tephritidae) in orchards surrounded by Atlantic Forest fragments in the metropolitan region of Curitiba, Paraná state, Brazil.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Foelkel</w:t>
+                <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1519-6984.178458⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621442v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological asynchrony between the fruit fly Anastrepha fraterculus and early maturing peach cultivars could contribute to pesticide use reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keep your enemies closer: enhancing biological control through individual movement rules to retain natural enemies inside the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5424/sjar/2019171-13294⟩</w:t>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/we-19-15-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627164v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Faunistic analyses of fruit fly species (Diptera: Tephritidae) in orchards surrounded by Atlantic Forest fragments in the metropolitan region of Curitiba, Paraná state, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L B Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J a S Tomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R S Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Foelkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (3), pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1519-6984.178458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171732v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global synthesis reveals biodiversity-mediated benefits for crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Dainese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Aizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Bartomeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (10), pp.eaax0121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aax0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of native forest remnants and wild host plants on the abundance of the South American fruit fly, Anastrepha fraterculus in Brazilian apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Silva Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino B. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 275, pp.93-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Thiery J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567492v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">- Thiery J.</w:t>
+                <w:t xml:space="preserve">Issues and challenges in landscape models for agriculture: from the representation of agroecosystems to the design of management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627748v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organisation of habitats in agricultural plots affects per-capita predator effect on conservation biological control: An individual based modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 388, pp.124 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the margin vegetation on the conservation of aphid biological control in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Alberto Odorizzi dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3-4), pp.465-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10841-018-0074-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Karp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy D. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du potentiel de régulation biologique en vergers à l'aide de « cartes de prédation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cortello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.205-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606908v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de régulation biologique en vergers à l'aide de « cartes de prédation »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La spectroscopie proche infra-rouge pour le phénotypage d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.205-212</w:t>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694175v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectroscopie proche infra-rouge pour le phénotypage d'insectes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A simulation tool to support the design of crop management strategies in fruit tree farms. Application to the reduction of pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, Part A, pp.260-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694124v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (2), pp.598-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/tow267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation tool to support the design of crop management strategies in fruit tree farms. Application to the reduction of pesticide use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to quantify a distance-dependent landscape effect on a biological response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenore Fahrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081537v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify a distance-dependent landscape effect on a biological response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12830⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.76 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606250v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (2), pp.598 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/tow267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607452v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1160, pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607328v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605994v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623806v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of landscape composition on the occurrence of a canopy dwelling spider depends on orchard management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 215, pp.20-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 325 (8), pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors driving growers' selection and implementation of an apple crop protection strategy at the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.109-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More daughters in a less favourable world: Breeding in intensively-managed orchards affects tertiary sex-ratio in the great tit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.638-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergers en hiver, un habitat pour les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 693, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating oriental fruit moth and codling moth (Lepidoptera: Tortricidae) larvae using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108 (1), pp.219-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/tou020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéPARe en verger de pommiers: les araignées comme agent de régulation des ravageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 315, pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for agricultural land use optimization. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.975-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-015-0303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of parasitoid assemblages parasitizing the codling moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline El Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Analysis of Hedgerows with Respect to Perennial Landscape Lines in Two Contrasting French Agricultural Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/ijaeis.2014010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of codling moth damage as a function of adult monitoring, crop protection and other orchard characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (4), pp.421-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13253-014-0181-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest-site and landscape characteristics affect the distribution of breeding pairs of European Rollers Coracias garullus in an agricultural area of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ornithologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3161/000164514X682869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early-season predation on aphids by winter-active spiders in apple orchards revealed by diagnostic PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.O.C Symondson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647748v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Landscape ecology and biodiversity in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J.P. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 169, pp.33 - 42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 166, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650644v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-season predation on aphids by winter-active spiders in apple orchards revealed by diagnostic PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W.O.C Symondson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485312000636⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652248v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape ecology and biodiversity in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 166, pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646245v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.33 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003336v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pest control strategies on the arthropodofauna living in bird nests built in nestboxes in pear and apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (4), pp.458 - 465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485313000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of &amp;lt;em&amp;gt;Orius&amp;lt;/em&amp;gt; spp. (Heteroptera: Anthocoridae) abundance in the agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Fetyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162, pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avifaune du vignoble en Côte-d'Or: Impacts des systèmes de protection phytosanitaires et de l'environnement proches des parcelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 652, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation by generalist predators on the codling moth versus a closely-related emerging pest the oriental fruit moth: a molecular analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le contrôle des pucerons du pommier : le rôle des araignées de la frondaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 285, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability assessment of crop protection systems: SustainOS methodology and its application for apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Heijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Origins of the Sodium Channel kdr Mutations in Codling Moth Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Apple orchard pest control strategies affect bird communities in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agerberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649501v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production fruitière intégrée à la gestion écologique des vergers aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesueur-Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/04s6-zz51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple orchard pest control strategies affect bird communities in southeastern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.377⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (7), pp.949-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647884v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale of insect-mediated pollen dispersal in oilseed rape in an open agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès E Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (3), pp.689-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01904.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hedgerow characteristics on intra-orchard distribution of larval codling moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (3-4), pp.395-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (8), pp.734-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique par conservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 263, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to gene flow between emerging populations of Watermelon mosaic virus in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (12), pp.1373-1379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-04-10-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité des auxiliaires vertébrés et invertébrés dans le contrôle des ravageurs du pommier. Première étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean_françois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 263, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment contrôler les insectes ravageurs en vergers ? L'exemple du carpocapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (305), pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409081v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment contrôler les insectes ravageurs en vergers ? L'exemple du carpocapse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654651v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (5), pp.662-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Where do the feral oilseed rape populations come from? A large-scale study of their possible origin in a farmland area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 45 (2), pp.476-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01358.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294151v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do the feral oilseed rape populations come from? A large-scale study of their possible origin in a farmland area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 45 (2), pp.476-485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01358.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661120v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and landscape effects on cross-pollination rates observed at long distance among French oilseed rape Brassica napus commercial fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (3), pp.803-812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01400.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (3), pp.471-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2007.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of landscape on insect pest dynamics: a case study in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.337-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-008-9308-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and estimating pollen movement in oilseed rape (Brassica napus) at the landscape scale using genetic markers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (3), pp.487-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03155.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (1), pp.141-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6785-6-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (1), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2005.01108.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), n.p. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the life cycle in sympatric host race formation and speciation of pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorys M M A Villaréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (3), pp.280-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-96-0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds over an agro-ecosystem indicates long-distance dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin-Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of the aureole about a point source that is due to atmospheric scattering in the middle ultraviolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (7), pp.1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.44.001250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of a causal relationship between heterogeneity of selection and genetic differentiation in quantitative traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (7), pp.1434-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pollen dispersal : Quasi-mechanistic models and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 73 n.1, pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pollen dispersal: quasi-mechanistic models and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 73 (1), pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (5), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic diversity in metapopulations: Arabidopsis thaliana as an experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (Suppl. 1), pp.S399-S423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03500892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in the response of pollen germination to nutrient availability and elevated atmospheric CO2 concentrations in Epilobium angustifolium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stocklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 160 (1), pp.109-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/314110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00352746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pollen-dispersal experiment with transgenic oilseed rape. Estimation of the average pollen dispersal of an individual plant within a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.886-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to determine the mean pollen dispersal of individual plants growing within a large pollen source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.1319-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic semidominant sulfonylurea resistance in a line of white chicory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Millecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 113, pp.305-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13862,8498 +21445,1023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261847v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04542160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04542160v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anses Scientific and Doctoral Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Maison -Alfort, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of oilseed rape pollen clouds sampled in a landscape. Indication of long-distance pollination. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Falentin-Guyomar'Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ESEB. European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Cracovie, Poland. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831452v1</w:t>
-              </w:r>
-[...7473 lines deleted...]
-                <w:t xml:space="preserve">hal-02773046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for &amp;quot;Best organic farming deployment scenarios for pest control: a modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6597282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un parcellaire agricole : comparaison des sacs de noeuds obtenus par un chemin de Hilbert adaptatif et un graphe de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22363,1845 +22471,1845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03326031v1</w:t>
+                <w:t xml:space="preserve">hal-03326028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
+              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326028v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Analysis of Hedgerows With Respect to Perennial Landscape Lines in Two Contrasting French Agricultural Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Intelligence : Concepts, Methodologies, Tools, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 55, IGI Global, 1882 p., 2019, Critical Explorations (IRMA), 9781522580546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-8054-6.ch055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion - Environnement et agronomie au XXIème siècle, et maintenant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp.283-294, 2018, 9782759229383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des paysages sur les ravageurs et leur contrôle par les auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de Systèmes Horticoles innovants: Bases Biologiques, Ecologiques et Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, INRA, 254 p., 2014, Ecoles-chercheurs INRA, 2-7380-1359-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et régulations biologiques : Impact de la structure paysagère sur les ravageurs et leurs ennemis naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de systèmes horticoles innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FormaScience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 2-7380-1360-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary dynamics of agricultural networks: Implications for sustainable management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Kylafis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Elsevier, pp.524, 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-attribute decision method assessing the overall sustainability of crop protection strategies: a case on apple production in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Heijne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 280 p., 2012, 978-94-007-5003-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des bioagresseurs à l'échelle des processus écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1676-5 978-84444-854-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on interspecific gene flow from oilseed rape to wild relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ammitzboll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dietz-Pfeilstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials and limits of modelling to predict the impact of transgenic crops in wild species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives and its consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAB International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 0-85199-816-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24211,492 +24319,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">API-Tree oucomes: Pesticide-free methods to control apple pests, experimentation and performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Alins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24706,358 +24814,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science et Partage, pp.240, 2019, 9782759230136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juin 99. Proposition de programme scientifique : diffusion d'organismes génétiquement modifiés et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25067,286 +25175,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l’analyse de processus Colloque PAYOTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId672"/>
+      <w:footerReference w:type="default" r:id="rId675"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25493,51 +25601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Bouvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J G Vriend" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gr&#248;tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Ahola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00743-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam D Bailey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Arct" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29635-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02016-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Monteiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a S Tomba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nishimura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Monteiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foelkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.178458" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ribeira-Paiva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Geraldo-Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edson Nava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2019171-13294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hirn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow267" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cortello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bouvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12830" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379672v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.06.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QJ0NFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tou020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652248v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mandrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rollard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C Symondson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000636" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646245v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.P. Marshall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.01.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000047" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644537v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643086v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/04s6-zz51" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.377" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A9045D8A0832AB667B99C9E49FEEB8314B44B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662396v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0118" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_fran&#231;ois Mandrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661120v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01358.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531087v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Klein" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03155.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJV404D6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531079v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys M M A Villar&#233;al" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0280" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902735v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001250" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103974v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laredo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00352746v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stocklin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/314110" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699571v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Millecamps" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manac'H" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordonnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670657v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;cile" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786267v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790240v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606568v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tronel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605409v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266344v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953815v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799466v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801582v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798615v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807688v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330517v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roinc&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742681v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811430v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685777v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327569v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615301v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810326v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757990v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Avilla" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Samietz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Paaske" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754637v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753182v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173552v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295678v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762667v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773046v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790518v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8054-6.ch055" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807416v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kylafis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00006-8" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788164v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.dijon.inra.fr/content/view/full/101167" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;cile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tronel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roinc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Avilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Samietz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Paaske" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14587" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J G Vriend" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gr&#248;tan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Ahola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3908" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00743-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam D Bailey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Arct" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29635-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02016-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ribeira-Paiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Geraldo-Alves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edson Nava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2019171-13294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Monteiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a S Tomba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nishimura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Monteiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foelkel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.178458" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cortello" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081537v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hirn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow267" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606250v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12830" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379672v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.06.007" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.07.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QJ0NFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tou020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652248v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mandrin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rollard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C Symondson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000636" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646245v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.P. Marshall" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.01.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649637v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gales" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000047" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642891v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647884v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.377" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A9045D8A0832AB667B99C9E49FEEB8314B44B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lacroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/04s6-zz51" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656129v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662396v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0118" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669189v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_fran&#231;ois Mandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01358.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531087v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Klein" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03155.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJV404D6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531079v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys M M A Villar&#233;al" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0280" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902735v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001250" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103974v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laredo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00352746v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stocklin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/314110" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686757v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699571v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Millecamps" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manac'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordonnier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790518v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8054-6.ch055" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807416v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kylafis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00006-8" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788164v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.dijon.inra.fr/content/view/full/101167" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>