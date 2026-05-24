--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -787,51 +787,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ravageurs et non les prédateurs, sont plus abondants dans les vergers-maraîchers que dans les monocultures de légumes</w:t>
+                <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit trees - vegetable plots as compared to control vegetable plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
@@ -862,97 +862,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ecostat 2019 : Réunion annuelle du GDR Ecologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">4 wolrd congress on agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de la Recherche Agronomique (INRA), FRA. World Agroforestry Center, CGIAR (ICRAF), KEN. Agropolis International, FRA. Montpellier Université d'excellence, FRA., May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786267v1</w:t>
+                <w:t xml:space="preserve">hal-02790240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pests, but not predators, increase in mixed fruit trees - vegetable plots as compared to control vegetable plots</w:t>
+                <w:t xml:space="preserve">Les ravageurs et non les prédateurs, sont plus abondants dans les vergers-maraîchers que dans les monocultures de légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
@@ -983,73 +983,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 wolrd congress on agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de la Recherche Agronomique (INRA), FRA. World Agroforestry Center, CGIAR (ICRAF), KEN. Agropolis International, FRA. Montpellier Université d'excellence, FRA., May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GdR Ecostat 2019 : Réunion annuelle du GDR Ecologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790240v1</w:t>
+                <w:t xml:space="preserve">hal-02786267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t>
               </w:r>
@@ -1404,527 +1404,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of agro-ecological infrastructures on the control of insect pests in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Luan Odorizzi dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">7. meeting of the IOBC-WPRS Working Group Landscape management for functional biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control (IOBC). Organisation Internationale de Lutte Biologique (OILB), FRA., Mar 2017, Dundee, United Kingdom. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+                <w:t xml:space="preserve">hal-01605409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agro-ecological infrastructures on the control of insect pests in apple orchards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luan Odorizzi dos Santos</w:t>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. meeting of the IOBC-WPRS Working Group Landscape management for functional biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation for Biological Control (IOBC). Organisation Internationale de Lutte Biologique (OILB), FRA., Mar 2017, Dundee, United Kingdom. 178 p</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605409v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896252v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. Le projet ANR Peerless : viabilité d’une gestion écologique renforcée de la santé des plantes dans les paysages agricoles</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -2404,247 +2404,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative multi‐scale approach to regional agriculture to support the assessment and benefit of pest‐regulation services delivered by biodiversity</w:t>
+                <w:t xml:space="preserve">Structures de haies dans un paysage agricole : une étude par chemin de Hilbert adaptatif et chaînes de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Balent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 14 p</w:t>
+              <w:t xml:space="preserve">EGC 2016 -- 16èemes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.279--290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607130v1</w:t>
+                <w:t xml:space="preserve">hal-01266344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de haies dans un paysage agricole : une étude par chemin de Hilbert adaptatif et chaînes de Markov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative multi‐scale approach to regional agriculture to support the assessment and benefit of pest‐regulation services delivered by biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2016 -- 16èemes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.279--290</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266344v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape composition and farming practices affect the abundance of the codling moth and its predation and parasitism in apple orchards</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pour définir des leviers de gestion de la biodiversité améliorants le contrôle biologique des ravageurs en vergers de pommiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
@@ -3005,51 +3005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,64 +3143,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des chemins de Hilbert adaptatif et des graphes de voisinage pour la caractérisation d'un parcellaire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
@@ -3564,709 +3564,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749943v1</w:t>
+                <w:t xml:space="preserve">hal-01173310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser la biodiversité / Cultures pérennes, horticulture / Les possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gosme</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Morison</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agro-écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173310v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular analysis of predation by generalist predators on the codling moth and the oriental fruit moth in organic apple orchards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boreau de Roincé</w:t>
+                <w:t xml:space="preserve">Structure de la communauté des parasitoïdes des larves du carpocapse de la pomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC/WPRS Working Group "Landscape Management for Functional Biodiversity", ENITAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, LLeida, Spain. 245 p</w:t>
+              <w:t xml:space="preserve">Colloque National des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330517v1</w:t>
+                <w:t xml:space="preserve">hal-02811430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des structures des haies et des linéaires pérennes dans deux paysages agricoles contrastés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Structure analysis of hedgerows and other perennial landscape lines in two French agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO - International Conference on Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Liège, Belgique. pp.16</w:t>
+              <w:t xml:space="preserve">AGILE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742681v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de la communauté des parasitoïdes des larves du carpocapse de la pomme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+                <w:t xml:space="preserve">A molecular analysis of predation by generalist predators on the codling moth and the oriental fruit moth in organic apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IOBC/WPRS Working Group "Landscape Management for Functional Biodiversity", ENITAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, LLeida, Spain. 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811430v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure analysis of hedgerows and other perennial landscape lines in two French agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Analyse des structures des haies et des linéaires pérennes dans deux paysages agricoles contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.6</w:t>
+              <w:t xml:space="preserve">SAGEO - International Conference on Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liège, Belgique. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685777v1</w:t>
+                <w:t xml:space="preserve">hal-00742681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parasitisme naturel du carpocapse en fonction des caractéristiques de pratiques phytosanitaires et d'environnement paysager dans les vergers de basse-vallée de la Durance</w:t>
               </w:r>
@@ -4377,77 +4377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure des haies dans les vergers pour la définition de paysages mieux adaptés contre les bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2011 - International Conference on Spatial Analysis and GEOmatics Conférence internationale de Géomatique et d'Analyse Spatiale Au sein de la 25e Conférence Internationale de Cartographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline El Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,307 +4712,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00645747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art of control strategies of codling moth, apple scab and brown spot in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+                <w:t xml:space="preserve">Daniel Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Jesús Avilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Samietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Paaske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756528v1</w:t>
+                <w:t xml:space="preserve">hal-02757990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of control strategies of codling moth, apple scab and brown spot in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesús Avilla</w:t>
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Samietz</w:t>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Paaske</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Integrated Fruit Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">LANDMOD 2010 : International conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757990v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian biodiversity: impacts of pest management strategies and landscape in South-Eastern French apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods: the GenExP-LandSiTes software - Application to the simulation of gene flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France. pp.1-9</w:t>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5572,103 +5572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative impacts of closest fields and background pollen on GM adventitious presence rates in non-GM harvests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetically Modified Crops Coexistence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Melbourne, Australia. pp.1-7</w:t>
@@ -5697,64 +5697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenExP, a software for simulating random field-patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,843 +5799,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference GMCC-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/GEO.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460839v1</w:t>
+                <w:t xml:space="preserve">hal-02754636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of modelling for assessing spatial and temporal effects of GMOs - upscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Scientific Colloquium Summary report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tabiano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENEXP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Spatial sensitivity of maize gene flow to landscape pattern: a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. International Conference GMCC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754636v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des flux de gènes in natura et de leur contrôle in planta dans le cadre du modèle colza-ravenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Premier Séminaire de Restitution du Programme ANR-OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755977v1</w:t>
+                <w:t xml:space="preserve">hal-02756565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GenExP, un logiciel pour simuler des paysages agricoles en vue de l'étude de la diffusion de transgènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'analyse spatiale (SAGEO'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755900v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des flux de gènes in natura et de leur contrôle in planta dans le cadre du modèle colza-ravenelle</w:t>
+                <w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+                <w:t xml:space="preserve">Pierre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Monteil</w:t>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Séminaire de Restitution du Programme ANR-OGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756565v1</w:t>
+                <w:t xml:space="preserve">hal-02755900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENEXP, un logiciel pour simuler des paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches et Développements - SAGEO-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Strasbourg/France, France. pp.1 -- 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6811,51 +6811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,90 +7139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la diversité génétique dans les populations naturelles et artificielles de plantes autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Troyes, France</w:t>
@@ -8126,51 +8126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9253,533 +9253,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-row exclusion nets: an alternative pest control method with no detectable impact on breeding bird assemblages in orchards bordered by hedgerows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00743-7⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612503v1</w:t>
+                <w:t xml:space="preserve">hal-03699129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great tits nesting in apple orchards preferentially forage in organic but not conventional orchards and in hedgerows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 337, pp.108074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird populations most exposed to climate change are less sensitive to climatic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam D Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van de Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Arct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-29635-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+                <w:t xml:space="preserve">Single-row exclusion nets: an alternative pest control method with no detectable impact on breeding bird assemblages in orchards bordered by hedgerows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00743-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699129v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of complex ground types on ground‐dwelling arthropod movements with video monitoring: Dealing with concealed movements under a layer of plant residues</w:t>
               </w:r>
@@ -10027,291 +10027,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation value of pome fruit orchards for overwintering birds in southeastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Estimating population dynamics parameters of cabbage pests in temperate mixed apple tree-cabbage plots compared to control vegetable plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (11-12), pp.3169-3189. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02016-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167208v1</w:t>
+                <w:t xml:space="preserve">hal-02624154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating population dynamics parameters of cabbage pests in temperate mixed apple tree-cabbage plots compared to control vegetable plots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Warlop</w:t>
+                <w:t xml:space="preserve">Conservation value of pome fruit orchards for overwintering birds in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129, </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11-12), pp.3169-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624154v1</w:t>
+                <w:t xml:space="preserve">hal-03167208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10661,90 +10661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mésanges se nourrissent elles dans les vergers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11599,51 +11599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Thiery J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11733,64 +11733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (10), pp.1679-1690. </w:t>
@@ -11971,77 +11971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the margin vegetation on the conservation of aphid biological control in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Alberto Odorizzi dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlice Botelho Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12220,1255 +12220,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de régulation biologique en vergers à l'aide de « cartes de prédation »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to quantify a distance-dependent landscape effect on a biological response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cortello</w:t>
+                <w:t xml:space="preserve">Paul Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenore Fahrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694175v1</w:t>
+                <w:t xml:space="preserve">hal-01606250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectroscopie proche infra-rouge pour le phénotypage d'insectes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.76 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694124v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation tool to support the design of crop management strategies in fruit tree farms. Application to the reduction of pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Pissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, Part A, pp.260-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (2), pp.598-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/tow267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify a distance-dependent landscape effect on a biological response</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (2), pp.598 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/tow267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606250v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaix</w:t>
+                <w:t xml:space="preserve">La spectroscopie proche infra-rouge pour le phénotypage d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mollot</w:t>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Deschodt</w:t>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607452v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Molecular Mechanisms Associated With the Resistance of the European Corn Borer (Lepidoptera: Crambidae) to Lambda-Cyhalothrin and First Monitoring Tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du potentiel de régulation biologique en vergers à l'aide de « cartes de prédation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cortello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.205-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606908v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
+                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Graham S. Begg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Samantha M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605994v1</w:t>
+                <w:t xml:space="preserve">hal-01607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1160, pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623806v1</w:t>
+                <w:t xml:space="preserve">hal-01605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Dye</w:t>
+                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ferrante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607328v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
               </w:r>
@@ -13582,425 +13582,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of landscape composition on the occurrence of a canopy dwelling spider depends on orchard management</w:t>
+                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325 (8), pp.30-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636454v1</w:t>
+                <w:t xml:space="preserve">hal-01605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+                <w:t xml:space="preserve">Factors driving growers' selection and implementation of an apple crop protection strategy at the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605365v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors driving growers' selection and implementation of an apple crop protection strategy at the farm level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+                <w:t xml:space="preserve">The impact of landscape composition on the occurrence of a canopy dwelling spider depends on orchard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.109-117. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 215, pp.20-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379672v1</w:t>
+                <w:t xml:space="preserve">hal-02636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More daughters in a less favourable world: Breeding in intensively-managed orchards affects tertiary sex-ratio in the great tit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,51 +14098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergers en hiver, un habitat pour les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14236,51 +14236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14325,213 +14325,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating oriental fruit moth and codling moth (Lepidoptera: Tortricidae) larvae using near-infrared spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+                <w:t xml:space="preserve">Metaheuristics for agricultural land use optimization. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jee/tou020⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.975-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524319v1</w:t>
+                <w:t xml:space="preserve">hal-01319563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéPARe en verger de pommiers: les araignées comme agent de régulation des ravageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14546,178 +14537,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 315, pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for agricultural land use optimization. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Yao</w:t>
+                <w:t xml:space="preserve">Differentiating oriental fruit moth and codling moth (Lepidoptera: Tortricidae) larvae using near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.975-998. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (1), pp.219-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0303-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jee/tou020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01319563v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of parasitoid assemblages parasitizing the codling moth</w:t>
               </w:r>
@@ -14807,64 +14807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Analysis of Hedgerows with Respect to Perennial Landscape Lines in Two Contrasting French Agricultural Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15045,90 +15045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest-site and landscape characteristics affect the distribution of breeding pairs of European Rollers Coracias garullus in an agricultural area of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15169,752 +15169,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-season predation on aphids by winter-active spiders in apple orchards revealed by diagnostic PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W.O.C Symondson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485312000636⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652248v1</w:t>
+                <w:t xml:space="preserve">hal-01003336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape ecology and biodiversity in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J.P. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003336v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 169, pp.33 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647748v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+                <w:t xml:space="preserve">Early-season predation on aphids by winter-active spiders in apple orchards revealed by diagnostic PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.O.C Symondson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650644v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16003,51 +16003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pest control strategies on the arthropodofauna living in bird nests built in nestboxes in pear and apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16114,203 +16114,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of &amp;lt;em&amp;gt;Orius&amp;lt;/em&amp;gt; spp. (Heteroptera: Anthocoridae) abundance in the agricultural landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Szilvia Orosz</w:t>
+                <w:t xml:space="preserve">Predation by generalist predators on the codling moth versus a closely-related emerging pest the oriental fruit moth: a molecular analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645709v1</w:t>
+                <w:t xml:space="preserve">hal-02650037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avifaune du vignoble en Côte-d'Or: Impacts des systèmes de protection phytosanitaires et de l'environnement proches des parcelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16325,259 +16325,259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 652, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation by generalist predators on the codling moth versus a closely-related emerging pest the oriental fruit moth: a molecular analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of &amp;lt;em&amp;gt;Orius&amp;lt;/em&amp;gt; spp. (Heteroptera: Anthocoridae) abundance in the agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Fetyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00564.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650037v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le contrôle des pucerons du pommier : le rôle des araignées de la frondaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16908,51 +16908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple orchard pest control strategies affect bird communities in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17223,51 +17223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139 (7), pp.949-960. </w:t>
@@ -17477,64 +17477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17587,269 +17587,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte biologique par conservation de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 263, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668695v1</w:t>
+                <w:t xml:space="preserve">hal-02656129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique par conservation de la biodiversité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.734-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656129v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to gene flow between emerging populations of Watermelon mosaic virus in southeastern France</w:t>
               </w:r>
@@ -17952,51 +17952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité des auxiliaires vertébrés et invertébrés dans le contrôle des ravageurs du pommier. Première étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18202,103 +18202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t>
@@ -18336,51 +18336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18465,51 +18465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do the feral oilseed rape populations come from? A large-scale study of their possible origin in a farmland area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18625,64 +18625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t>
@@ -18772,51 +18772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (3), pp.803-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18850,103 +18850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18992,51 +18992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of cropping systems and climate on maize cross-pollination in agricultural landscapes: The MAPOD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19177,51 +19177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19413,103 +19413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenExP, un logiciel simulateur de paysages agricoles pour l'étude de la diffusion de transgènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3-4), pp.469-487</w:t>
@@ -19532,252 +19532,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-6-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658906v1</w:t>
+                <w:t xml:space="preserve">hal-00174618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of propagules from discrete sources at long distance: comparing a dispersal tail to an exponential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (1), pp.141-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174618v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal of oilseed rape: estimation of the dispersal function and effects of field dimension</w:t>
               </w:r>
@@ -19789,51 +19789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20462,269 +20462,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corn pollen dispersal : Quasi-mechanistic models and field experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corn pollen dispersal: quasi-mechanistic models and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laredo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73 n.1, pp.131-150</w:t>
+              <w:t xml:space="preserve">, 2003, 73 (1), pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103974v1</w:t>
+                <w:t xml:space="preserve">hal-02681139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corn pollen dispersal: quasi-mechanistic models and field experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corn pollen dispersal : Quasi-mechanistic models and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Foueillassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73 (1), pp.131-150</w:t>
+              <w:t xml:space="preserve">, 2003, 73 n.1, pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681139v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'impact des OGM : Pourquoi et comment?</w:t>
               </w:r>
@@ -20749,51 +20749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21082,51 +21082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pollen-dispersal experiment with transgenic oilseed rape. Estimation of the average pollen dispersal of an individual plant within a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21472,51 +21472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21578,51 +21578,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
@@ -21653,97 +21653,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04542160v1</w:t>
+                <w:t xml:space="preserve">hal-04261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
@@ -21774,73 +21774,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261847v1</w:t>
+                <w:t xml:space="preserve">anses-04542160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
@@ -21947,51 +21947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22365,77 +22365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un parcellaire agricole : comparaison des sacs de noeuds obtenus par un chemin de Hilbert adaptatif et un graphe de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22735,51 +22735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23127,64 +23127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Analysis of Hedgerows With Respect to Perennial Landscape Lines in Two Contrasting French Agricultural Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23408,64 +23408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de Systèmes Horticoles innovants: Bases Biologiques, Ecologiques et Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, INRA, 254 p., 2014, Ecoles-chercheurs INRA, 2-7380-1359-7</w:t>
@@ -23546,51 +23546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de systèmes horticoles innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24038,51 +24038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on interspecific gene flow from oilseed rape to wild relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ammitzboll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24590,90 +24590,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24695,51 +24695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion du pollen : application à la gestion des cultures de maïs à l'échelle du parcellaire et de la région agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24828,51 +24828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
@@ -25189,51 +25189,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25241,51 +25241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l’analyse de processus Colloque PAYOTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
@@ -25314,51 +25314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de paysages agricoles pour la simulation et l'analyse de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25601,51 +25601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;cile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tronel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roinc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Avilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Samietz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Paaske" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14587" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J G Vriend" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gr&#248;tan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Ahola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3908" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00743-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam D Bailey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Arct" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29635-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02016-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ribeira-Paiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Geraldo-Alves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edson Nava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2019171-13294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Monteiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a S Tomba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nishimura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Monteiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foelkel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.178458" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cortello" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081537v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hirn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow267" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606250v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12830" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379672v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.06.007" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.07.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QJ0NFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tou020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652248v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mandrin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rollard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C Symondson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000636" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646245v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.P. Marshall" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.01.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649637v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gales" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000047" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642891v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647884v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.377" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A9045D8A0832AB667B99C9E49FEEB8314B44B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lacroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/04s6-zz51" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656129v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662396v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0118" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669189v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_fran&#231;ois Mandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01358.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531087v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Klein" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03155.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJV404D6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531079v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys M M A Villar&#233;al" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0280" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902735v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001250" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103974v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laredo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00352746v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stocklin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/314110" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686757v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699571v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Millecamps" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manac'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordonnier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790518v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8054-6.ch055" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807416v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kylafis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00006-8" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788164v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.dijon.inra.fr/content/view/full/101167" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;cile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tronel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roinc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Avilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Samietz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Paaske" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/GEO.17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette S&#233;guin-Swartz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14587" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J G Vriend" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gr&#248;tan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus P Ahola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3908" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Musseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108074" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam D Bailey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Arct" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29635-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00743-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02016-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00430-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Ribeira-Paiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Geraldo-Alves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edson Nava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2019171-13294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/we-19-15-2019" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Monteiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a S Tomba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nishimura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Monteiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foelkel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1519-6984.178458" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606250v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12830" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081537v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515263v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hirn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tow267" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bouvier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694175v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cortello" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.06.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.07.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59QJ0NFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524319v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tou020" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057108v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646245v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.P. Marshall" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Camilla Moonen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.01.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652248v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Mandrin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rollard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C Symondson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000636" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649637v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gales" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buronfosse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000047" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644537v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645709v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Kiss" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Fetyko" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Orosz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPHJKB9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642891v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647884v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.377" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65A9045D8A0832AB667B99C9E49FEEB8314B44B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lacroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavigne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/04s6-zz51" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668501v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chifflet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01904.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656129v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662396v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0118" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669189v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_fran&#231;ois Mandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pivard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01358.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01400.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173130v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choimet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.11.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8M973CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531087v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Klein" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03155.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJV404D6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199114v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174618v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-3" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658906v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174616v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01108.x" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655799v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531079v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys M M A Villar&#233;al" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0280" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675446v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin-Guyomarch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902735v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001250" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681139v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foueillassar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103974v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laredo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669967v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335116v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lefranc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500892" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00352746v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stocklin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/314110" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686757v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688206v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699571v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Millecamps" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manac'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordonnier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831452v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falentin-Guyomar'Ch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100583v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790518v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8054-6.ch055" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807416v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Georgelin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kylafis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00006-8" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832047v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deville" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/8964.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827683v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788164v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.dijon.inra.fr/content/view/full/101167" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834825v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768077v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Boussard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800606v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>