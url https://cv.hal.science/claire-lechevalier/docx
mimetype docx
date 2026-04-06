--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -97,1965 +97,4533 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un besoin d’Homère. Usages contemporains d'une oeuvre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses universitaires du Septentrion, 2255, 305 p., 2024, (Littératures), 978-2-7574-4094-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.153731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Place des traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 10, 199 p., 2022, (Translatio. Série Problématiques de traduction), Florence Lautel-Ribstein; Marc-André Buhot de Launay, 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des tragédies grecques entre France et Allemagne. &amp;quot;La tentation mélancolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 89, 378 p., 2019, (Perspectives comparatistes), 978-2-406-08049-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08051-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l'expérience, XVIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 248 p., 2018, (Le Spectaculaire. Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée à l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 4, 196 p., 2016, 978-2-84867-584-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 266 p., 2012, (Rome et ses renaissances), 978-2-84050-811-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne, XIXe-XXe siècles : de la traduction à la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais, 295 p., 2012, (Traductions dans l'histoire), 978-2-86906-277-I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.15575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon, Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre national de documentation pédagogique, 64 p., 2009, (Baccalauréat théâtre), 978-2-240-03052-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Invention d’une origine. Traduire Eschyle en France de Lefranc de Pompignan à Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2007, 978-2-7453-1424-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un besoin d’Homère [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-18, 2024, ( Littératures), 978-2-7574-4094-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.153751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.19-36, 2024, 978-2-7574-4124-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.153766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vinaver ou les multiples voies/voix de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Place des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.81-94, 2022, (Translatio), 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Place des traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Place des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.7-13, 2022, (Translatio), 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des traducteurs de théâtre. Table ronde avec Denise Laroutis, Séverine Magois et Laurent Muhleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Place des traducteurs [actes du 1er Congrès mondial de traductologie Approches théoriques de la traduction au XXIe siècle, Université Paris-Nanterre, 10-14 avril 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.151-165, 2022, Translatio, 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homère en partage. « Quelques phrases isolées » traduites par Marguerite Yourcenar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre Homère. stratégies d'appropriation des poèmes homériques (France, XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.281-296, 2021, (Lire l'Antiquité), 978-2-37747-281-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l'intertexte dans Iphigénie Hôtel de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Liaroutzos (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l’intertexte dans &amp;quot;Iphigénie Hôtel&amp;quot; de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Liaroutzos; Christian Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autoure Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.51-62, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Récits de spectateur. Narrations et modèles d’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elles n’ont pas d’individualité marquée&amp;quot;. Les Troyennes au prisme des guerres contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire de la blessure au théâtre : mise en fiction et interrogation du traumatisme de la Renaissance au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-234, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-6461-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu français VS jeu italien : l’évolution de la norme du goût et l’élaboration d’un jugement esthétique au XVIIIe siècle dans Les Lettres familières écrites d’Italie du Président de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectacteurs Raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conclusion] Pour une histoire des spectateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-224, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Chevrel; Annie Cointre; Yen-Maï Tran-Gervat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.855-948, 2014, (Critique littéraire), 978-2-86432-774-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne (XIXe-XXe siècles). De la traduction à la mise en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.9-21, 2012, (Traductions dans l'histoire), 978-2-86906-277-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euripide et l'invention de l'infanticide au théâtre (Médée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Banu; Isabelle Ansart; Véronique Perruchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant qui meurt. Motif avec variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, pp.64-74, 2010, (Champ théâtral), 978-2-35539-117-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Magie du spectaculaire : Le Prométhée de Luca Ronconi à Fourvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Dion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tragédie grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SCÉRÉN-CNDP, pp.64-66, 2007, (Théâtre aujourd'hui), 978-2-240-02627-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dyscolos de Ménandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Misanthropie au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Sedes, pp.[17-41 ; 197-204], 2007, (Pour les concours. Cours), 978-2-301-00011-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier du traducteur : La Porte Du Theil, traducteur d’Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une Antiquité l’autre. La Littérature antique classique dans les bibliothèques du XVe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions; Institut d'histoire du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-181, 2006, (Métamorphoses du livre), 2-84788-092-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.33088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De « l’ordre des mots » au « mot-à-mot » : la traduction des langues anciennes entre assimilation et expérience initiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clavaron; Bernard Dieterle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métissages littéraires [actes du XXXIIe Congrès de la SFLGC, Saint-Étienne, 8-10 septembre 2004 ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.363-370, 2005, 2-86272-378-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstrueuse ou sublime ? La réception de la cosmogonie eschyléenne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline Le Berre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Prométhée à la machine à vapeur. Cosmogonies et mythes fondateurs à travers le temps et l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, PULIM, pp.59-70, 2004, (Collection Espaces humains), 9782842873363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Formes de Prométhée. Mythe et Symbole dans les traductions et les adaptations du &amp;lt;em&amp;gt;Prométhée enchaîné &amp;lt;/em&amp;gt;d'Eschyle, à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clancier; Cléopâtre Athanassiou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythes et psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In-Press, pp.145-154, 1997, (Réflexions du temps présent), 2-909455-86-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baroque par temps de crise. Entretien avec Patrick Foll et Sébastien Daucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles émotions pour la tragédie grecque aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les émotions en scène (XVIIe XXIe siècle), 2 (17), pp.361-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12207-4.p.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé-chaînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Récolte : revue des comités de lecture de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larmes d'Ulysse : portraits du &amp;quot;migrant&amp;quot; en &amp;quot;héros grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [11 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elfe.2213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération sacrifiée des enfants des Atrides. Électre / Oreste mis en scène par Ivo Van Hove à la Comédie-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.187-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.10828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’Épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Myriam Juan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426263v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépayser l’origine : Peter Handke, par les villages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles, 1 (4), [13 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Peslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skén&amp;graphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l'Opéra, 4, pp.9-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/skenegraphie.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme puissante. Entretien avec Emmanuelle Haïm, propos recueillis par Fabien Cavaillé et Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skén&amp;graphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l’opéra, 4, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Drama and Contemporary Wars: the City Laid Waste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlantide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Violence tragique et guerres antiques au miroir du théâtre et du cinéma (XVIIe-XXIe), 6, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;Au cœur des ténèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Texte antique comme nouveau pharmakos de la scène allemande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Imaginaire de la représentation dans &amp;quot;Le Théâtre des Grecs&amp;quot; de Pierre Brumoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Traditions du patrimoine antique, 14, pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.2162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Récrits, 26, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s'intéresser au sacrifice d'Iphigénie aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.120-125</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Euripide et Racine, entre dramaturgie et mise en scène. Iphigénie de Racine, l'Infini Théâtre, Namur, 1997-1998. Entretien avec Jean Bollack et Dominique Serron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mythe en creux, entretien avec Michel Vinaver et Gilone Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mit Hilfe archaïscher Wörter archaische Dinge (...) sehen : Peter Handke et la traduction du Prométhée enchaîné d'Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canon et traduction dans l'espace franco-allemand, 59, pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bacchantes à la Comédie-Française ou la nouvelle naissance de Dionysos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.165-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Orestie et la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Les Études de réception en France / Etudes d'accueil en France, 49 (1), pp.70-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/esp.0.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;quot;Orestie&amp;quot; sur la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Les Études de réception en France / Reception Studies in France, 49 (1), pp.70-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dualité de Dionysos ou comment la tragédie s’interroge sur elle-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bollack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Wilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Théâtres du contemporain, 11/12, pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poète ou prophète ? La question du sujet créateur dans l’interprétation d’Eschyle au milieu du XIXe siècle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Poetica, retorica e comunicazione nella tradizione classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,2979 +4633,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baroque au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mounier-Vehier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250, 124 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12otk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits de spectateurs : théâtre et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstruosités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 188 p., 2015, 978-2-84133-750-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962293v1</w:t>
-              </w:r>
-[...2566 lines deleted...]
-                <w:t xml:space="preserve">hal-02151488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5055,90 +5055,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données &amp;quot;Théâtre antique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5156,51 +5156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] La Collection Ad usum Delphini, Volume II, Martine Furno (dir.), Ellug, 2005, RHLF, n°2, printemps 2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5244,575 +5244,575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Caen, France. pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médée au croisement des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médée au croisement des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité, mémoire et histoire dans &amp;quot;Iphigénie Hôtel&amp;quot; (Michel Vinaver) et &amp;quot;Le Retour au désert&amp;quot; (Bernard-Marie Koltès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du Programme : Accepter ou refuser l’héritage. La Mémoire à l’œuvre [Écrire, ou la présence du passé]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Caen et Göttingen, France. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Théâtre antique entre France et Allemagne (XIXe-XXe siècles) : de la traduction à la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France. pp.9-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un philologue entre traduction et imitation : Guillaume Dubois de Rochefort et l'Électre de Sophocle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Caen, France. pp.7-13</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Limoges, France. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de la justice en débat : représentations contemporaines du procès d'Oreste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre antique entre France et Allemagne (XIXe-XXe siècles) : de la traduction à la scène</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’étude : Théâtre et justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valence, France. [11 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scène la tragédie grecque aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études organisée à l'EHESS autour du livre de Pierre Judet de La Combe : Les Tragédies grecques sont-elles tragiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Caen, France. pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazon d'une Orestie à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Retraduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, *, France. p. 103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5906,51 +5906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costume des Grecs / Costume à la grecque dans les écrits sur les costumes de Levacher de Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre scène et Foyer. Décors, costumes et accessoires dans le théâtre de la Révolution et de l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vizille, France. pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5975,51 +5975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Retour des morts dans Le retour au désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Bernard-Marie Koltès. Démons, Chimères et autres métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Caen, France. pp.333-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Œdipe de Voltaire ou le regard interdit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Œdipe sans complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malika Hammou, (Grenoble III), Dec 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6113,51 +6113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que la parole vive ! Olivier Py et le verbe eschyléen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Réécriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Bauer, Apr 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>