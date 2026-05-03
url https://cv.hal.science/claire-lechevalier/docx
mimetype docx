--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -97,766 +97,1253 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12otk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baroque au présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mounier-Vehier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250, 124 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits de spectateurs : théâtre et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstruosités contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, 188 p., 2015, 978-2-84133-750-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un besoin d’Homère. Usages contemporains d'une oeuvre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses universitaires du Septentrion, 2255, 305 p., 2024, (Littératures), 978-2-7574-4094-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un besoin d’Homère. Usages contemporains d’une œuvre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Place des traducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 10, 199 p., 2022, (Translatio. Série Problématiques de traduction), Florence Lautel-Ribstein; Marc-André Buhot de Launay, 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des tragédies grecques entre France et Allemagne. &amp;quot;La tentation mélancolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 89, 378 p., 2019, (Perspectives comparatistes), 978-2-406-08049-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08051-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l'expérience, XVIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 248 p., 2018, (Le Spectaculaire. Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08051-0⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée à l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 4, 196 p., 2016, 978-2-84867-584-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 248 p., 2018, (Le Spectaculaire. Arts de la scène), 978-2-7535-5909-7</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 266 p., 2012, (Rome et ses renaissances), 978-2-84050-811-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne, XIXe-XXe siècles : de la traduction à la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1262⟩</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais, 295 p., 2012, (Traductions dans l'histoire), 978-2-86906-277-I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.15575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon, Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUPS, 266 p., 2012, (Rome et ses renaissances), 978-2-84050-811-3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre national de documentation pédagogique, 64 p., 2009, (Baccalauréat théâtre), 978-2-240-03052-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Invention d’une origine. Traduire Eschyle en France de Lefranc de Pompignan à Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2007, 978-2-7453-1424-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -866,1822 +1353,1822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un besoin d’Homère [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-18, 2024, ( Littératures), 978-2-7574-4094-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Pierre Judet de La Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.19-36, 2024, 978-2-7574-4124-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vinaver ou les multiples voies/voix de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.81-94, 2022, (Translatio), 978-2-406-12848-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La Place des traducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.7-13, 2022, (Translatio), 978-2-406-12848-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des traducteurs de théâtre. Table ronde avec Denise Laroutis, Séverine Magois et Laurent Muhleisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs [actes du 1er Congrès mondial de traductologie Approches théoriques de la traduction au XXIe siècle, Université Paris-Nanterre, 10-14 avril 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.151-165, 2022, Translatio, 978-2-406-12848-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homère en partage. « Quelques phrases isolées » traduites par Marguerite Yourcenar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre Homère. stratégies d'appropriation des poèmes homériques (France, XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.281-296, 2021, (Lire l'Antiquité), 978-2-37747-281-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l'intertexte dans Iphigénie Hôtel de Michel Vinaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l’intertexte dans &amp;quot;Iphigénie Hôtel&amp;quot; de Michel Vinaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos; Christian Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autoure Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.51-62, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Récits de spectateur. Narrations et modèles d’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-18, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles n’ont pas d’individualité marquée&amp;quot;. Les Troyennes au prisme des guerres contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire de la blessure au théâtre : mise en fiction et interrogation du traumatisme de la Renaissance au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-234, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-6461-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu français VS jeu italien : l’évolution de la norme du goût et l’élaboration d’un jugement esthétique au XVIIIe siècle dans Les Lettres familières écrites d’Italie du Président de Brosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectacteurs Raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conclusion] Pour une histoire des spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-224, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chevrel; Annie Cointre; Yen-Maï Tran-Gervat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.855-948, 2014, (Critique littéraire), 978-2-86432-774-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne (XIXe-XXe siècles). De la traduction à la mise en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.9-21, 2012, (Traductions dans l'histoire), 978-2-86906-277-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euripide et l'invention de l'infanticide au théâtre (Médée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Banu; Isabelle Ansart; Véronique Perruchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant qui meurt. Motif avec variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Entretemps, pp.64-74, 2010, (Champ théâtral), 978-2-35539-117-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dyscolos de Ménandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Misanthropie au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Sedes, pp.[17-41 ; 197-204], 2007, (Pour les concours. Cours), 978-2-301-00011-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Magie du spectaculaire : Le Prométhée de Luca Ronconi à Fourvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Dion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tragédie grecque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, SCÉRÉN-CNDP, pp.64-66, 2007, (Théâtre aujourd'hui), 978-2-240-02627-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier du traducteur : La Porte Du Theil, traducteur d’Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Volpilhac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’une Antiquité l’autre. La Littérature antique classique dans les bibliothèques du XVe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS éditions; Institut d'histoire du livre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-181, 2006, (Métamorphoses du livre), 2-84788-092-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.33088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « l’ordre des mots » au « mot-à-mot » : la traduction des langues anciennes entre assimilation et expérience initiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Bernard Dieterle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métissages littéraires [actes du XXXIIe Congrès de la SFLGC, Saint-Étienne, 8-10 septembre 2004 ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.363-370, 2005, 2-86272-378-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstrueuse ou sublime ? La réception de la cosmogonie eschyléenne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Le Berre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Prométhée à la machine à vapeur. Cosmogonies et mythes fondateurs à travers le temps et l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, PULIM, pp.59-70, 2004, (Collection Espaces humains), 9782842873363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Formes de Prométhée. Mythe et Symbole dans les traductions et les adaptations du &amp;lt;em&amp;gt;Prométhée enchaîné &amp;lt;/em&amp;gt;d'Eschyle, à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clancier; Cléopâtre Athanassiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Press, pp.145-154, 1997, (Réflexions du temps présent), 2-909455-86-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2691,2542 +3178,2134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baroque par temps de crise. Entretien avec Patrick Foll et Sébastien Daucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles émotions pour la tragédie grecque aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les émotions en scène (XVIIe XXIe siècle), 2 (17), pp.361-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12207-4.p.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé-chaînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Récolte : revue des comités de lecture de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génération sacrifiée des enfants des Atrides. Électre / Oreste mis en scène par Ivo Van Hove à la Comédie-Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.187-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.10828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larmes d'Ulysse : portraits du &amp;quot;migrant&amp;quot; en &amp;quot;héros grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [11 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elfe.2213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’Épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépayser l’origine : Peter Handke, par les villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles, 1 (4), [13 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Peslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l'Opéra, 4, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme puissante. Entretien avec Emmanuelle Haïm, propos recueillis par Fabien Cavaillé et Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l’opéra, 4, pp.65-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Drama and Contemporary Wars: the City Laid Waste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Violence tragique et guerres antiques au miroir du théâtre et du cinéma (XVIIe-XXIe), 6, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Au cœur des ténèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Texte antique comme nouveau pharmakos de la scène allemande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Imaginaire de la représentation dans &amp;quot;Le Théâtre des Grecs&amp;quot; de Pierre Brumoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31, pp.187-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anabases.10828⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Traditions du patrimoine antique, 14, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.2162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...599 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.9-12</w:t>
+              <w:t xml:space="preserve">, 2011, Récrits, 26, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mit Hilfe archaïscher Wörter archaische Dinge (...) sehen : Peter Handke et la traduction du Prométhée enchaîné d'Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elseneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.39-48</w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Canon et traduction dans l'espace franco-allemand, 59, pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bacchantes à la Comédie-Française ou la nouvelle naissance de Dionysos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.165-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s'intéresser au sacrifice d'Iphigénie aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.120-125</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Euripide et Racine, entre dramaturgie et mise en scène. Iphigénie de Racine, l'Infini Théâtre, Namur, 1997-1998. Entretien avec Jean Bollack et Dominique Serron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe en creux, entretien avec Michel Vinaver et Gilone Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.165-173</w:t>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;quot;Orestie&amp;quot; sur la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Etudes d'accueil en France, 49 (1), pp.70-83. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Reception Studies in France, 49 (1), pp.70-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orestie et la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Reception Studies in France, 49 (1), pp.70-83</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Etudes d'accueil en France, 49 (1), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.0.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poète ou prophète ? La question du sujet créateur dans l’interprétation d’Eschyle au milieu du XIXe siècle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis. Poetica, retorica e comunicazione nella tradizione classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.337-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dualité de Dionysos ou comment la tragédie s’interroge sur elle-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bollack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Wilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Théâtres du contemporain, 11/12, pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414886v1</w:t>
-              </w:r>
-[...475 lines deleted...]
-                <w:t xml:space="preserve">hal-01962293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données &amp;quot;Théâtre antique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Humbert Mougin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03399013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] La Collection Ad usum Delphini, Volume II, Martine Furno (dir.), Ellug, 2005, RHLF, n°2, printemps 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,975 +5315,975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Caen, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité, mémoire et histoire dans &amp;quot;Iphigénie Hôtel&amp;quot; (Michel Vinaver) et &amp;quot;Le Retour au désert&amp;quot; (Bernard-Marie Koltès)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque du Programme : Accepter ou refuser l’héritage. La Mémoire à l’œuvre [Écrire, ou la présence du passé]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Caen et Göttingen, France. pp.211-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée au croisement des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médée au croisement des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre antique entre France et Allemagne (XIXe-XXe siècles) : de la traduction à la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France. pp.9-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un philologue entre traduction et imitation : Guillaume Dubois de Rochefort et l'Électre de Sophocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Limoges, France. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de la justice en débat : représentations contemporaines du procès d'Oreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Théâtre et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valence, France. [11 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scène la tragédie grecque aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études organisée à l'EHESS autour du livre de Pierre Judet de La Combe : Les Tragédies grecques sont-elles tragiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Caen, France. pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazon d'une Orestie à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Retraduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, *, France. p. 103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costume des Grecs / Costume à la grecque dans les écrits sur les costumes de Levacher de Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre scène et Foyer. Décors, costumes et accessoires dans le théâtre de la Révolution et de l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vizille, France. pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Retour des morts dans Le retour au désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Bernard-Marie Koltès. Démons, Chimères et autres métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Caen, France. pp.333-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que la parole vive ! Olivier Py et le verbe eschyléen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Réécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Bauer, Apr 2009, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Œdipe de Voltaire ou le regard interdit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Œdipe sans complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malika Hammou, (Grenoble III), Dec 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781636v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00781635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6351,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>