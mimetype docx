--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -97,5026 +97,5026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un besoin d’Homère. Usages contemporains d'une oeuvre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses universitaires du Septentrion, 2255, 305 p., 2024, (Littératures), 978-2-7574-4094-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.153731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un besoin d’Homère. Usages contemporains d’une œuvre antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Place des traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 10, 199 p., 2022, (Translatio. Série Problématiques de traduction), Florence Lautel-Ribstein; Marc-André Buhot de Launay, 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des tragédies grecques entre France et Allemagne. &amp;quot;La tentation mélancolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 89, 378 p., 2019, (Perspectives comparatistes), 978-2-406-08049-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08051-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l'expérience, XVIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 248 p., 2018, (Le Spectaculaire. Arts de la scène), 978-2-7535-5909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée à l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 4, 196 p., 2016, 978-2-84867-584-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 266 p., 2012, (Rome et ses renaissances), 978-2-84050-811-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne, XIXe-XXe siècles : de la traduction à la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais, 295 p., 2012, (Traductions dans l'histoire), 978-2-86906-277-I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.15575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon, Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre national de documentation pédagogique, 64 p., 2009, (Baccalauréat théâtre), 978-2-240-03052-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Invention d’une origine. Traduire Eschyle en France de Lefranc de Pompignan à Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2007, 978-2-7453-1424-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baroque par temps de crise. Entretien avec Patrick Foll et Sébastien Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Baroque au présent, 250, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles émotions pour la tragédie grecque aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les émotions en scène (XVIIe XXIe siècle), 2 (17), pp.361-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12207-4.p.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dé-chaînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Récolte : revue des comités de lecture de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les larmes d'Ulysse : portraits du &amp;quot;migrant&amp;quot; en &amp;quot;héros grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génération sacrifiée des enfants des Atrides. Électre / Oreste mis en scène par Ivo Van Hove à la Comédie-Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.187-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.10828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’Épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'épreuve de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Écrits de spectateurs : théâtre et cinéma, 16, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépayser l’origine : Peter Handke, par les villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles, 1 (4), [13 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme puissante. Entretien avec Emmanuelle Haïm, propos recueillis par Fabien Cavaillé et Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l’opéra, 4, pp.65-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Peslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Automne 2016 : Médée à l'Opéra, 4, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Drama and Contemporary Wars: the City Laid Waste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Violence tragique et guerres antiques au miroir du théâtre et du cinéma (XVIIe-XXIe), 6, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Au cœur des ténèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Texte antique comme nouveau pharmakos de la scène allemande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Imaginaire de la représentation dans &amp;quot;Le Théâtre des Grecs&amp;quot; de Pierre Brumoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Traditions du patrimoine antique, 14, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.2162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Récrits, 26, pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s'intéresser au sacrifice d'Iphigénie aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Euripide et Racine, entre dramaturgie et mise en scène. Iphigénie de Racine, l'Infini Théâtre, Namur, 1997-1998. Entretien avec Jean Bollack et Dominique Serron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.120-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe en creux, entretien avec Michel Vinaver et Gilone Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Bacchantes à la Comédie-Française ou la nouvelle naissance de Dionysos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dramaturgie au présent, 14, pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mit Hilfe archaïscher Wörter archaische Dinge (...) sehen : Peter Handke et la traduction du Prométhée enchaîné d'Eschyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Canon et traduction dans l'espace franco-allemand, 59, pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Orestie et la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Etudes d'accueil en France, 49 (1), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.0.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;quot;Orestie&amp;quot; sur la scène contemporaine (France-Allemagne) : jalons pour un comparatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les Études de réception en France / Reception Studies in France, 49 (1), pp.70-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dualité de Dionysos ou comment la tragédie s’interroge sur elle-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Théâtres du contemporain, 11/12, pp.134-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poète ou prophète ? La question du sujet créateur dans l’interprétation d’Eschyle au milieu du XIXe siècle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis. Poetica, retorica e comunicazione nella tradizione classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.337-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baroque au présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mounier-Vehier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250, 124 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12otk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits de spectateurs : théâtre et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstruosités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 188 p., 2015, 978-2-84133-750-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962293v1</w:t>
-              </w:r>
-[...820 lines deleted...]
-                <w:t xml:space="preserve">hal-02151488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un besoin d’Homère [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-18, 2024, ( Littératures), 978-2-7574-4094-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Pierre Judet de La Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lechevalier; Brigitte Poitrenaud-Lamesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un besoin d'Homère. Usages contemporains d'une œuvre antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.19-36, 2024, 978-2-7574-4124-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Place des traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.81-94, 2022, (Translatio), 978-2-406-12848-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0081⟩</w:t>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.7-13, 2022, (Translatio), 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vinaver ou les multiples voies/voix de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.7-13, 2022, (Translatio), 978-2-406-12848-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0007⟩</w:t>
+              <w:t xml:space="preserve">, 12, Classiques Garnier, pp.81-94, 2022, (Translatio), 978-2-406-12848-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des traducteurs de théâtre. Table ronde avec Denise Laroutis, Séverine Magois et Laurent Muhleisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Rachel Hermetet; Claire Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Place des traducteurs [actes du 1er Congrès mondial de traductologie Approches théoriques de la traduction au XXIe siècle, Université Paris-Nanterre, 10-14 avril 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Classiques Garnier, pp.151-165, 2022, Translatio, 978-2-406-12848-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12850-2.p.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homère en partage. « Quelques phrases isolées » traduites par Marguerite Yourcenar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette; Agathe Salha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre Homère. stratégies d'appropriation des poèmes homériques (France, XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.281-296, 2021, (Lire l'Antiquité), 978-2-37747-281-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l'intertexte dans Iphigénie Hôtel de Michel Vinaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Green chez les Atrides : statut de l’intertexte dans &amp;quot;Iphigénie Hôtel&amp;quot; de Michel Vinaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos; Christian Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autoure Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.51-62, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Récits de spectateur. Narrations et modèles d’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-18, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles n’ont pas d’individualité marquée&amp;quot;. Les Troyennes au prisme des guerres contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire de la blessure au théâtre : mise en fiction et interrogation du traumatisme de la Renaissance au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.221-234, 2018, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-6461-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu français VS jeu italien : l’évolution de la norme du goût et l’élaboration d’un jugement esthétique au XVIIIe siècle dans Les Lettres familières écrites d’Italie du Président de Brosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectacteurs Raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conclusion] Pour une histoire des spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-224, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chevrel; Annie Cointre; Yen-Maï Tran-Gervat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.855-948, 2014, (Critique littéraire), 978-2-86432-774-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique entre France et Allemagne (XIXe-XXe siècles). De la traduction à la mise en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.9-21, 2012, (Traductions dans l'histoire), 978-2-86906-277-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euripide et l'invention de l'infanticide au théâtre (Médée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Banu; Isabelle Ansart; Véronique Perruchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant qui meurt. Motif avec variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Entretemps, pp.64-74, 2010, (Champ théâtral), 978-2-35539-117-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Magie du spectaculaire : Le Prométhée de Luca Ronconi à Fourvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Dion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tragédie grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SCÉRÉN-CNDP, pp.64-66, 2007, (Théâtre aujourd'hui), 978-2-240-02627-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dyscolos de Ménandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Vion-Dury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Misanthropie au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Sedes, pp.[17-41 ; 197-204], 2007, (Pour les concours. Cours), 978-2-301-00011-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier du traducteur : La Porte Du Theil, traducteur d’Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Volpilhac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’une Antiquité l’autre. La Littérature antique classique dans les bibliothèques du XVe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS éditions; Institut d'histoire du livre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-181, 2006, (Métamorphoses du livre), 2-84788-092-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.33088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « l’ordre des mots » au « mot-à-mot » : la traduction des langues anciennes entre assimilation et expérience initiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Bernard Dieterle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métissages littéraires [actes du XXXIIe Congrès de la SFLGC, Saint-Étienne, 8-10 septembre 2004 ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.363-370, 2005, 2-86272-378-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstrueuse ou sublime ? La réception de la cosmogonie eschyléenne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Le Berre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Prométhée à la machine à vapeur. Cosmogonies et mythes fondateurs à travers le temps et l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, PULIM, pp.59-70, 2004, (Collection Espaces humains), 9782842873363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Formes de Prométhée. Mythe et Symbole dans les traductions et les adaptations du &amp;lt;em&amp;gt;Prométhée enchaîné &amp;lt;/em&amp;gt;d'Eschyle, à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clancier; Cléopâtre Athanassiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Press, pp.145-154, 1997, (Réflexions du temps présent), 2-909455-86-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936483v1</w:t>
-              </w:r>
-[...1940 lines deleted...]
-                <w:t xml:space="preserve">hal-05414886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5134,90 +5134,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données &amp;quot;Théâtre antique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ertel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5235,51 +5235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] La Collection Ad usum Delphini, Volume II, Martine Furno (dir.), Ellug, 2005, RHLF, n°2, printemps 2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5323,313 +5323,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médée au croisement des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médée au croisement des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard-Pradelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Caen, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité, mémoire et histoire dans &amp;quot;Iphigénie Hôtel&amp;quot; (Michel Vinaver) et &amp;quot;Le Retour au désert&amp;quot; (Bernard-Marie Koltès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du Programme : Accepter ou refuser l’héritage. La Mémoire à l’œuvre [Écrire, ou la présence du passé]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Caen et Göttingen, France. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le théâtre antique entre France et Allemagne aux XIXe et XXe siècles : traductions, interprétations, rivalités et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert-Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre antique entre France et Allemagne (XIXe-XXe siècles) : de la traduction à la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France. pp.9-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.15584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781685v1</w:t>
@@ -5640,51 +5640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un philologue entre traduction et imitation : Guillaume Dubois de Rochefort et l'Électre de Sophocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens (Grecs et Latins) en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Limoges, France. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5709,51 +5709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de la justice en débat : représentations contemporaines du procès d'Oreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Théâtre et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valence, France. [11 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,51 +5778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scène la tragédie grecque aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études organisée à l'EHESS autour du livre de Pierre Judet de La Combe : Les Tragédies grecques sont-elles tragiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la réécriture ou comment représenter la scène du matricide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du séminaire Réécritures : Qu'est-ce qu'une réécriture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Caen, France. pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,195 +5910,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Costume des Grecs / Costume à la grecque dans les écrits sur les costumes de Levacher de Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre scène et Foyer. Décors, costumes et accessoires dans le théâtre de la Révolution et de l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vizille, France. pp.129-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Mazon d'une Orestie à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Retraduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, *, France. p. 103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Retour des morts dans Le retour au désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Bernard-Marie Koltès. Démons, Chimères et autres métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Caen, France. pp.333-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6117,165 +6117,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Œdipe de Voltaire ou le regard interdit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Œdipe sans complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malika Hammou, (Grenoble III), Dec 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que la parole vive ! Olivier Py et le verbe eschyléen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Réécriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Bauer, Apr 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781635v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00781636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6430,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08051-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04937153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert-Mougin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0361" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10828" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ha&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Peslier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.2162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.0.0042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wilms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mounier-Vehier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;toublon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153766" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1514987668_doc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/33088?lang=fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.33088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert Mougin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>