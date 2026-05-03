--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -249,291 +249,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jonard</w:t>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yago Arosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130831⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643447v1</w:t>
+                <w:t xml:space="preserve">hal-04677005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 569, pp.130831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677005v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Variational Approach for Multiphoton Microscopy Image Restoration: from PSF Estimation to 3D Deconvolution</w:t>
               </w:r>
@@ -545,51 +545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of SARS-CoV-2 viral particles using electron microscopyguided multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -777,412 +777,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational two-photon fluorescence approach for revealing label-free the 3D image of viruses and bacteria</w:t>
+                <w:t xml:space="preserve">Block delayed Majorize-Minimize subspace algorithm for large scale image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prorot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202200266⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Optimisation and Learning Methods for Inverse Problems in Microscopy, 39 (4), pp.044002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acbdb9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925176v1</w:t>
+                <w:t xml:space="preserve">hal-04281658v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block delayed Majorize-Minimize subspace algorithm for large scale image restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in Mass Media: Manufacturing Mass Perceptions of the Virus among Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubal Kanozia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ritu Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acbdb9⟩</w:t>
+              <w:t xml:space="preserve">Open Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opis-2022-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281658v4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in Mass Media: Manufacturing Mass Perceptions of the Virus among Older Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
+                <w:t xml:space="preserve">A computational two-photon fluorescence approach for revealing label-free the 3D image of viruses and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubal Kanozia</w:t>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Arya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opis-2022-0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202200266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035685v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large band multiphoton microendoscope with single-core standard graded-index multimode fiber based on spatial beam self-cleaning</w:t>
               </w:r>
@@ -1296,317 +1296,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372319v1</w:t>
+                <w:t xml:space="preserve">hal-03126396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Tsz-Kit Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared neural stimulation induces intracellular Ca 2+ release mediated by phospholipase C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolien Pas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of biomedical multiphoton microscopy and its laser sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (42), pp.423001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,563 +2006,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321985v1</w:t>
+                <w:t xml:space="preserve">hal-01301658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Capitaine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508681v1</w:t>
+                <w:t xml:space="preserve">hal-01288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Bassri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301658v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288127v1</w:t>
+                <w:t xml:space="preserve">hal-01508681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fiber ultrashort pulse delivery for nonlinear endomicroscopy</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2682,90 +2682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and characterization of nonlinear excitation and collection through a gradient-index lens for high-resolution nonlinear endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an optimized distal optic for non linear endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and characterization of a nonlinear excitation and collection through a Gradient-index lens for high resolution nonlinear endomicroscopy of brain tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,90 +3179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodamine B as an optical thermometer in cells focally exposed to infrared laser light or nanosecond pulsed electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burke Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3287,90 +3287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of temperature in tissue culture surfaces under infrared laser light excitation at 800nm using a fluorescent dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Proceedings Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,359 +3484,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and stop flow elution of proteins in hollow fiber flow field flow fractionation (HF5) systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-30-fs pulse compression and pulse shaping at the output of a 2-m-long optical fiber in the near-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Daugeron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-4</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127205v1</w:t>
+                <w:t xml:space="preserve">hal-01063850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-30-fs pulse compression and pulse shaping at the output of a 2-m-long optical fiber in the near-infrared range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Flow and stop flow elution of proteins in hollow fiber flow field flow fractionation (HF5) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (10), pp.2317</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063850v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye-free determination of the focalization position for the hollow fiber flow field flow fractionation (HF5) of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa-Ali Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -3865,51 +3865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, comparison, and choice of a commercial double-clad fiber for nonlinear endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,90 +3999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nonlinear fiber-optic spectrometer for human lung tissue exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Steffenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (5), pp.840-53. </w:t>
@@ -4120,64 +4120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse fiber delivery with optimized dispersion control by reflection grisms at 800 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Martinez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un endomicroscope non linéaire pour l'observation in vivo in situ de la matrice extracellulaire des tissus pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse compression and fiber delivery of 45 fs Fourier transform limited pulses at 830 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,85 +4500,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t>
+                <w:t xml:space="preserve">Imagerie M-CARS exploitée hors résonances vibrationnelles pour la discrimination sans marquage de protéines musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Trautmann</w:t>
@@ -4613,2604 +4613,2604 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">JIONC 2026 - Journées imagerie non conventionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Fontbonne, Nicolas Ducros, Nicolas Verrier, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324561v1</w:t>
+                <w:t xml:space="preserve">hal-05560753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of Ions in Water Samples for Human Consumption measured by Femtosecond Laser Induced Breakdown Spectroscopy</w:t>
+                <w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Meudon, France</w:t>
+              <w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129683v1</w:t>
+                <w:t xml:space="preserve">hal-05324561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie multiphotonique par source supercontinuum et stratégies numériques pour le biomédical : révéler l'invisible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Concentration of Ions in Water Samples for Human Consumption measured by Femtosecond Laser Induced Breakdown Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'INRS-EMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263226v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie multiphotonique par source supercontinuum et stratégies numériques pour le biomédical : révéler l'invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire invité à l'INRS-EMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669405v1</w:t>
+                <w:t xml:space="preserve">hal-05263226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t>
+                <w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782144v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité scientifique : une approche holistique au service de l’action publique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmoulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APMP 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127354v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of SARS-CoV-2 Virus: Impacts on Perceptions of the COVID-19 Crisis among French Population Over 60 Years Old</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’interdisciplinarité scientifique : une approche holistique au service de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTERNATIONAL NEW YORK CONFERENCE ON EVOLVING TRENDS IN INTERDISCIPLINARY RESEARCH &amp; PRACTICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IKSAD Institute, May 2023, NEW YORK City, Manhattan, United States</w:t>
+              <w:t xml:space="preserve">Colloque APMP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris (Panthéon-Assas), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093746v1</w:t>
+                <w:t xml:space="preserve">hal-04127354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Ferraro</w:t>
+                <w:t xml:space="preserve">Imaging of SARS-CoV-2 Virus: Impacts on Perceptions of the COVID-19 Crisis among French Population Over 60 Years Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t>
+              <w:t xml:space="preserve">8th INTERNATIONAL NEW YORK CONFERENCE ON EVOLVING TRENDS IN INTERDISCIPLINARY RESEARCH &amp; PRACTICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IKSAD Institute, May 2023, NEW YORK City, Manhattan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650464v1</w:t>
+                <w:t xml:space="preserve">hal-04093746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
+              <w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560148v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton microscopy for bacterial imaging: a label-free solution resting on endogenous two-photon fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delmon</w:t>
+                <w:t xml:space="preserve">An instrumental and computational pipeline for visualizing free viral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOPTICS 2022 - 10th International Conference on Photonics, Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010979600003121⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg / Virtual, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598479v1</w:t>
+                <w:t xml:space="preserve">hal-03694309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphoton microscopy for bacterial imaging: a label-free solution resting on endogenous two-photon fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHOTOPTICS 2022 - 10th International Conference on Photonics, Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual, France. pp.76-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010979600003121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666907v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694359v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumental and computational pipeline for visualizing free viral particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCD Université de Limoges, Mar 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694309v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in Mass Media: Social Constructionist Perspective on Mass Perception of the Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boepflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Black Sea Modern Scientific Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rize, Turkey</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148376v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">COVID-19 in Mass Media: Social Constructionist Perspective on Mass Perception of the Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Launay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubal Kanozia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritu Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesophotonics: Physics and Systems at Mesoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Black Sea Modern Scientific Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rize, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798513v1</w:t>
+                <w:t xml:space="preserve">hal-04148376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new understanding of optical poling efficiency in multimode fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boepflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621278⟩</w:t>
+              <w:t xml:space="preserve">Mesophotonics: Physics and Systems at Mesoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2623911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694343v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t>
+                <w:t xml:space="preserve">Towards a new understanding of optical poling efficiency in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694368v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invisible Enemy: The Impact of COVID-19 Threat on Society</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDR International Conference on Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328290v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338626v1</w:t>
+                <w:t xml:space="preserve">hal-03147551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Invisible Enemy: The Impact of COVID-19 Threat on Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICIDR International Conference on Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center for Interdisciplinary Research, Aug 2021, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147551v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV Congrès du Réseau International ALEC, Sep 2021, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277295v1</w:t>
+                <w:t xml:space="preserve">hal-03338626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Enemy: Social Constructionist Pathways of COVID-19 Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paris Conference on Social Sciences - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7229,2808 +7229,2838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced biomedical multiphoton fluorescence microscopy with a large band excitation system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991372v1</w:t>
+                <w:t xml:space="preserve">hal-03277295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Advanced biomedical multiphoton fluorescence microscopy with a large band excitation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2554742⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2552926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566520v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution and computational strategy in wideband multiphoton microscopy illustrated with muscle imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2555048⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2554742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566517v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUMEE 2019 : Reconstruction numérique d'image en microscopie multiphotonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Resolution and computational strategy in wideband multiphoton microscopy illustrated with muscle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abjaghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019 - 6ème Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426765v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting for PSF Modeling in Two-Photon Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Tsz-Kit</w:t>
+                <w:t xml:space="preserve">PLUMEE 2019 : Reconstruction numérique d'image en microscopie multiphotonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th IEEE International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLUMEE 2019 - 6ème Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803413v1</w:t>
+                <w:t xml:space="preserve">hal-02426765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting for PSF Modeling in Two-Photon Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Tsz-Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t>
+              <w:t xml:space="preserve">15 th IEEE International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465516v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583036v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de température dans des systèmes biologiques sous excitation infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.19-33</w:t>
+              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656543v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
+              <w:t xml:space="preserve">Photonic West conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277746v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277749v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
+              <w:t xml:space="preserve">Shaping VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288120v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+                <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378154v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378199v1</w:t>
+                <w:t xml:space="preserve">hal-01277746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging under supercontinuum illumination and electric field stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391546v1</w:t>
+                <w:t xml:space="preserve">hal-01277749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+                <w:t xml:space="preserve">Multimodal imaging under supercontinuum illumination and electric field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382942v1</w:t>
+                <w:t xml:space="preserve">hal-01391546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the mechanism of neurostimulation by infrared laser light using GCaMP6s and Rhodamine B imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Clinical and Translational Neurophotonics; Neural Imaging and Sensing; and Optogenetics and Optical Manipulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676332v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the mechanism of neurostimulation by infrared laser light using GCaMP6s and Rhodamine B imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">Conference on Clinical and Translational Neurophotonics; Neural Imaging and Sensing; and Optogenetics and Optical Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871618v1</w:t>
+                <w:t xml:space="preserve">hal-01676332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">ICOPA 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378563v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INK-JET PRINTED MESOPOROUS SILICA MICRODOTS ON OPTICAL FIBER:TOWARDS ENDOSCOPIC DEVICES FOR EARLY DETECTION AND THERAPY OF CANCER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2015 (PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">IWAC 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378113v1</w:t>
+                <w:t xml:space="preserve">hal-03378563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of temperature in biological cells under infrared laser light exposure (λ=800 nm)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INK-JET PRINTED MESOPOROUS SILICA MICRODOTS ON OPTICAL FIBER:TOWARDS ENDOSCOPIC DEVICES FOR EARLY DETECTION AND THERAPY OF CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 22nd International Congress on Photonics in Europe, SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLUMEE 2015 (PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336791v1</w:t>
+                <w:t xml:space="preserve">hal-03378113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+                <w:t xml:space="preserve">Optical measurement of temperature in biological cells under infrared laser light exposure (λ=800 nm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 22nd International Congress on Photonics in Europe, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2183805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288114v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward nonlinear multimodal endomicroscopy combining large field of view and high resolution imagining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on complex materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063857v1</w:t>
+                <w:t xml:space="preserve">hal-01288114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, comparaison et choix d'une fibre endomicroscopique à double gaine pour l'endomicroscopie non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,51 +10137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un endomicroscope non linéaire multimodal : caractérisation, comparaison et choix d'une fibre optique endomicroscopique à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,290 +10252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promise of compact supercontinuum for biomedicine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Toward nonlinear multimodal endomicroscopy combining large field of view and high resolution imagining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategies in biophotonics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">2nd Workshop on complex materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063858v1</w:t>
+                <w:t xml:space="preserve">hal-01063857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The promise of compact supercontinuum for biomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Floride, United States. pp.978-1-55752-987-9</w:t>
+              <w:t xml:space="preserve">Strategies in biophotonics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909779v1</w:t>
+                <w:t xml:space="preserve">hal-01063858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy for Optical Biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,1602 +10520,1727 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IONS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical designs for multimodal nonlinear microendoscope for optical biopsy</w:t>
+                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Latour</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Biomedical Engineering (ICABME), 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Floride, United States. pp.978-1-55752-987-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914648v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label free multiphoton imaging of human pulmonary tissues through two-meter-long microstructured fiber and multicore image-guide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optical designs for multimodal nonlinear microendoscope for optical biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergei Kruglik</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS - Proc. SPIE 8575, Endoscopic Microscopy VIII, 85750H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2003118⟩</w:t>
+              <w:t xml:space="preserve">Advances in Biomedical Engineering (ICABME), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.155-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2013.6648871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914654v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse compression and fiber delivery of Sub-30 fs nanojoule pulses at 830 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Label free multiphoton imaging of human pulmonary tissues through two-meter-long microstructured fiber and multicore image-guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donald Peyrot</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Levon Mouradian</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US, CWR4, Ultrafast Pulse Generation II session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOS - Proc. SPIE 8575, Endoscopic Microscopy VIII, 85750H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States. pp.85750H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688356v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward non-linear endomicroscopy for exploration of the pulmonary airways : preliminary spectroscopic study of human lung tissue using monomode fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imagerie non linéaire par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopic Microscopy VI, Nonlinear Endomicroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688280v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie polarimétrique par fibre optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transport par fibre optique de longueur métrique d'impulsions lumineuses de durée inférieure à 20 fs et d'énergie supérieure à 1 nJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops 'Journée Électromagnétisme, Polarisation et Optique Statistique' - Institut Fresnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688080v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport par fibre optique de longueur métrique d'impulsions lumineuses de durée inférieure à 20 fs et d'énergie supérieure à 1 nJ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imagerie polarimétrique par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Workshops 'Journée Électromagnétisme, Polarisation et Optique Statistique' - Institut Fresnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689011v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déport par fibre optique d'impulsions femtosecondes de duree record egale a 17,8 femtosecondes a 820 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pulse compression and fiber delivery of Sub-30 fs nanojoule pulses at 830 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levon Mouradian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US, CWR4, Ultrafast Pulse Generation II session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore - Mariland, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689095v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie non linéaire par fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Toward non-linear endomicroscopy for exploration of the pulmonary airways : preliminary spectroscopic study of human lung tissue using monomode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop XLIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endoscopic Microscopy VI, Nonlinear Endomicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San franscisco - Californie, United States. pp.n°789309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.875440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689297v1</w:t>
+                <w:t xml:space="preserve">hal-00688280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion compensation with a grism-based dispersive line for fiber delivery of sub-30 fs pulses at 830 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Déport par fibre optique d'impulsions femtosecondes de duree record egale a 17,8 femtosecondes a 820 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levon Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688391v1</w:t>
+                <w:t xml:space="preserve">hal-00689095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents concernant l'imagerie par fibres optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dispersion compensation with a grism-based dispersive line for fiber delivery of sub-30 fs pulses at 830 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Desroches</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687645v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport d'impulsions lumineuses ultra-brèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Résultats récents concernant l'imagerie par fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique -PLUMEE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">COLOQ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689319v1</w:t>
+                <w:t xml:space="preserve">hal-00687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber delivery of sub-30 fs pulses at 830 nm using a grism-based dispersive line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transport d'impulsions lumineuses ultra-brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS-9 OSA Conference - 11th of may</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. OP8 - Laser development II</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique -PLUMEE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688420v1</w:t>
+                <w:t xml:space="preserve">hal-00689319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiber delivery of sub-30 fs pulses at 830 nm using a grism-based dispersive line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IONS-9 OSA Conference - 11th of may</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. OP8 - Laser development II</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acheminement d'impulsions femtosecondes par fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12143,1204 +12268,1450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interprétation des données hyperspectrales CARS multiplexées sans marquage de fibres musculaires avec l'imagerie histologique standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Danigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274262v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandémie de COVID-19: Les défis méthodologiques de la recherche sociétale actuelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Édition des journées de l’interdisciplinarité à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277270v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pandémie de COVID-19: Les défis méthodologiques de la recherche sociétale actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Massias</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, On line, France. </w:t>
+              <w:t xml:space="preserve">1ère Édition des journées de l’interdisciplinarité à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280626v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalvidal²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, On line, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of temperature modification induced by infrared light exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EOS Conference on Optofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. 3rd EOS Conference on Optofluidics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multiphotonique en temps réel de l’ablation in vivo de la vascularisation tumorale après traitement par des champs électromagnétiques pulsés nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kholer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Soueid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la section Rayonnements Non Ionisants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, LIMOGES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de COVID-19 : Les défis méthodologiques de la recherche sociétale actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Limoges, France. pp.1-9, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiphoton characterization of χ(2) nonlinearity induced in a multimode fiber through optical poling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optica Publishing Group, pp.STu4P.6, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STu4P.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moscow State University of Psychology &amp; Education (Russia). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction in multiphoton imaging through multivariate Gaussian fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, pp.106, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13350,157 +13721,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the mechanism of neurostimulation by infrared laser light using GCaMP6s and Rhodamine B imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9690 (96901M), 2016, Clinical and Translational Neurophotonics; Neural Imaging and Sensing; and Optogenetics and Optical Manipulation;, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2211355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13510,91 +13881,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'impulsions femtosecondes par fibres optiques pour des applications à la biophotonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Limoges, pp.154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13604,104 +13975,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19: From Biological Image to the Social Construction of a Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13711,484 +14082,634 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pelletier &amp; M. L. Emek (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Era of COVID-19 Uncertainty: Spillover Effects of the Global Pandemic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iksad Publications: Ankara, Turkey, pp.3-24, 2022, 978-625-8423-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Modalities for Biological and Preclinical Research: A Compendium, Volume 1: Part I: Ex vivo biological imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3059-6ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal and multiphoton endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Modalities for Biological and Preclinical Research: A Compendium, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing; IOP Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3747-2ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS), Berlin, GERMANY, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30137-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02025157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmixing Algorithm in Multiplex Coherent Anti-Stokes Raman Scattering with Application to Label-Free Protein Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Danigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Delayed Majorize-Minimize Subspace Algorithm for Large Scale Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay - Île de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14335,51 +14856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281658v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acbdb9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012515" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa-Ali Moustafa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Peyrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.000840" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH02CGT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000292" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010979600003121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boepflug" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mclaughlin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620496" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2623911" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2552926" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abjaghou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676332v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378113v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003118" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688356v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Peyrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688280v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875440" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desroches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689095v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689297v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942662" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689319v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211355" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3059-6ch9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814231v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281658v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acbdb9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012515" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa-Ali Moustafa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Peyrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.000840" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH02CGT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000292" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mclaughlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620496" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010979600003121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boepflug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2623911" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2552926" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abjaghou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914654v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003118" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desroches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Peyrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875440" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689095v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688391v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942662" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688420v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frachet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kholer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Soueid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211355" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934180v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3059-6ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>