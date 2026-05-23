--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -81,3555 +81,3555 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t>
+                <w:t xml:space="preserve">Unmixing Algorithm in Multiplex Coherent Anti-Stokes Raman Scattering with Application to Label-Free Protein Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Nafa</w:t>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Simon Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Aurore Danigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380440v1</w:t>
+                <w:t xml:space="preserve">hal-05567731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae1f9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677005v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of second harmonic at wide conversion band in GRIN multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Arosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 569, pp.130831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Variational Approach for Multiphoton Microscopy Image Restoration: from PSF Estimation to 3D Deconvolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans’ Trajectories in Uncertain Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad3c67⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112400ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296247v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of SARS-CoV-2 viral particles using electron microscopyguided multiphoton microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Novel Variational Approach for Multiphoton Microscopy Image Restoration: from PSF Estimation to 3D Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3021680⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad3c67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669403v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block delayed Majorize-Minimize subspace algorithm for large scale image restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of SARS-CoV-2 viral particles using electron microscopyguided multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acbdb9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Unconventional Optical Imaging IV, 12996, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3021680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281658v4</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in Mass Media: Manufacturing Mass Perceptions of the Virus among Older Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
+                <w:t xml:space="preserve">A computational two-photon fluorescence approach for revealing label-free the 3D image of viruses and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubal Kanozia</w:t>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Arya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opis-2022-0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202200266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035685v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational two-photon fluorescence approach for revealing label-free the 3D image of viruses and bacteria</w:t>
+                <w:t xml:space="preserve">Block delayed Majorize-Minimize subspace algorithm for large scale image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delmon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prorot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202200266⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Optimisation and Learning Methods for Inverse Problems in Microscopy, 39 (4), pp.044002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acbdb9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925176v1</w:t>
+                <w:t xml:space="preserve">hal-04281658v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large band multiphoton microendoscope with single-core standard graded-index multimode fiber based on spatial beam self-cleaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">COVID-19 in Mass Media: Manufacturing Mass Perceptions of the Virus among Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubal Kanozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Tabcheh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphael Jauberteau</w:t>
+                <w:t xml:space="preserve">Ritu Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2652346⟩</w:t>
+              <w:t xml:space="preserve">Open Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opis-2022-0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181406v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large band multiphoton microendoscope with single-core standard graded-index multimode fiber based on spatial beam self-cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Tabcheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hortholary</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Jauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Endoscopic Microscopy XVIII, 12356, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2652346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126396v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l'intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225997v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting with Applications to PSF Modeling in Two-Photon Microscopy Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Tsz-Kit Lau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (7), pp.1037-1050. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00884-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985663v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared neural stimulation induces intracellular Ca 2+ release mediated by phospholipase C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting with Applications to PSF Modeling in Two-Photon Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tim Tsz-Kit Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.201700020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (7), pp.1037-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00884-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656507v1</w:t>
+                <w:t xml:space="preserve">hal-01985663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of biomedical multiphoton microscopy and its laser sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Infrared neural stimulation induces intracellular Ca 2+ release mediated by phospholipase C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa8050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.e201700020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201700020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481431v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A review of biomedical multiphoton microscopy and its laser sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (42), pp.423001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa8050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301658v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288127v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321985v1</w:t>
+                <w:t xml:space="preserve">hal-01508681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering under electric field stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (24), pp.245136. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Optical Biopsy XIV: Toward Real-Time Spectroscopic Imaging and Diagnosis, 9703, pp.970314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2212501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508681v1</w:t>
+                <w:t xml:space="preserve">hal-01301658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fiber ultrashort pulse delivery for nonlinear endomicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ibrahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.012515⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nonlinear Frequency Generation and Conversion: Materials, Devices, and Applications XV (proc. 9731), pp.97310M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656576v1</w:t>
+                <w:t xml:space="preserve">hal-01288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of fiber ultrashort pulse delivery for nonlinear endomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Multiphoton Microscopy in the Biomedical Sciences XVI, 9712, pp.97120M. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (12), pp.12515-12523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.012515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293930v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and characterization of nonlinear excitation and collection through a gradient-index lens for high-resolution nonlinear endomicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M-CARS and EFISHG study of the influence of a static electric field on a non-polar molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Kaneyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000808⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Multiphoton Microscopy in the Biomedical Sciences XVI, 9712, pp.97120M. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218491v1</w:t>
+                <w:t xml:space="preserve">hal-01293930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an optimized distal optic for non linear endomicroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimization and characterization of nonlinear excitation and collection through a gradient-index lens for high-resolution nonlinear endomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sevrain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoptics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.808-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127235v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and characterization of a nonlinear excitation and collection through a Gradient-index lens for high resolution nonlinear endomicroscopy of brain tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Design of an optimized distal optic for non linear endomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.808-811</w:t>
+              <w:t xml:space="preserve">Photoptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127214v1</w:t>
+                <w:t xml:space="preserve">hal-01127235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B as an optical thermometer in cells focally exposed to infrared laser light or nanosecond pulsed electric fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimization and characterization of a nonlinear excitation and collection through a Gradient-index lens for high resolution nonlinear endomicroscopy of brain tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.808-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218493v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of temperature in tissue culture surfaces under infrared laser light excitation at 800nm using a fluorescent dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact supercontinuum sources for biomedical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rhodamine B as an optical thermometer in cells focally exposed to infrared laser light or nanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Proceedings Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127220v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-30-fs pulse compression and pulse shaping at the output of a 2-m-long optical fiber in the near-infrared range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compact supercontinuum sources for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (10), pp.2317</w:t>
+              <w:t xml:space="preserve">SPIE Proceedings Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063850v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and stop flow elution of proteins in hollow fiber flow field flow fractionation (HF5) systems</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-4</w:t>
@@ -3734,789 +3734,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-free determination of the focalization position for the hollow fiber flow field flow fractionation (HF5) of proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Battu</w:t>
+                <w:t xml:space="preserve">Sub-30-fs pulse compression and pulse shaping at the output of a 2-m-long optical fiber in the near-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa-Ali Moustafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218498v1</w:t>
+                <w:t xml:space="preserve">hal-01063850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, comparison, and choice of a commercial double-clad fiber for nonlinear endomicroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dye-free determination of the focalization position for the hollow fiber flow field flow fractionation (HF5) of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa-Ali Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (7), pp.076005</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063851v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a nonlinear fiber-optic spectrometer for human lung tissue exploration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization, comparison, and choice of a commercial double-clad fiber for nonlinear endomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Steffenhagen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (7), pp.076005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153711v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort pulse fiber delivery with optimized dispersion control by reflection grisms at 800 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a nonlinear fiber-optic spectrometer for human lung tissue exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Martinez-Leon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Steffenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Levon Mouradian</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.840-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.3.000840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917063v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un endomicroscope non linéaire pour l'observation in vivo in situ de la matrice extracellulaire des tissus pulmonaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrashort pulse fiber delivery with optimized dispersion control by reflection grisms at 800 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lluis Martinez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Kruglik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (20), pp.25624-25635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941229v1</w:t>
+                <w:t xml:space="preserve">hal-00917063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement d'un endomicroscope non linéaire pour l'observation in vivo in situ de la matrice extracellulaire des tissus pulmonaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kruglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pulse compression and fiber delivery of 45 fs Fourier transform limited pulses at 830 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (2), pp.292-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.36.000292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4526,7793 +4651,7793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie M-CARS exploitée hors résonances vibrationnelles pour la discrimination sans marquage de protéines musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Nafa</w:t>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIONC 2026 - Journées imagerie non conventionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alice Fontbonne, Nicolas Ducros, Nicolas Verrier, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Nafa</w:t>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration of Ions in Water Samples for Human Consumption measured by Femtosecond Laser Induced Breakdown Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie multiphotonique par source supercontinuum et stratégies numériques pour le biomédical : révéler l'invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité à l'INRS-EMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmoulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité scientifique : une approche holistique au service de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APMP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris (Panthéon-Assas), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of SARS-CoV-2 Virus: Impacts on Perceptions of the COVID-19 Crisis among French Population Over 60 Years Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th INTERNATIONAL NEW YORK CONFERENCE ON EVOLVING TRENDS IN INTERDISCIPLINARY RESEARCH &amp; PRACTICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IKSAD Institute, May 2023, NEW YORK City, Manhattan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumental and computational pipeline for visualizing free viral particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2620496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694309v1</w:t>
+                <w:t xml:space="preserve">hal-03560148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton microscopy for bacterial imaging: a label-free solution resting on endogenous two-photon fluorescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOPTICS 2022 - 10th International Conference on Photonics, Optics and Laser Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCD Université de Limoges, Mar 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598479v1</w:t>
+                <w:t xml:space="preserve">hal-03666907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling of the COVID-19 Virus: A Tale of Many Tails: Opening Conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boepflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIDR International Conference on “The Impact of COVID-19 on Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Jaipur (en ligne), India</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#FakeNewsGoesViral: Comprendre et combattre l'infodémie sur la COVID-19</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphoton microscopy for bacterial imaging: a label-free solution resting on endogenous two-photon fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ne mordez pas à l’hameçon ! Sensibilisation à la fiabilité de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHOTOPTICS 2022 - 10th International Conference on Photonics, Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual, France. pp.76-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010979600003121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666907v1</w:t>
+                <w:t xml:space="preserve">hal-03598479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An instrumental and computational pipeline for visualizing free viral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg / Virtual, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694359v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 in Mass Media: Social Constructionist Perspective on Mass Perception of the Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubal Kanozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Black Sea Modern Scientific Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rize, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optical visualization of free virions for revealing the first public enemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boepflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesophotonics: Physics and Systems at Mesoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2623911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new understanding of optical poling efficiency in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV Congrès du Réseau International ALEC, Sep 2021, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/trahs.3849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147551v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Enemy: The Impact of COVID-19 Threat on Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIDR International Conference on Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Center for Interdisciplinary Research, Aug 2021, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble au temps de la COVID-19 : Repenser l’intergénérationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">COVID-19: From Biological Reality to the Social Construction of a Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International ALEC: Les aînés dans le monde au XXI siècle. Vivre ensemble</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Innovative Studies of Contemporary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338626v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Enemy: Social Constructionist Pathways of COVID-19 Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paris Conference on Social Sciences - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Microscopy for Visualizing Free Virions and Revealing the Invisible Enemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSB Symposium: Frontiers in Bioimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced biomedical multiphoton fluorescence microscopy with a large band excitation system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2552926⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2554742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991372v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advanced biomedical multiphoton fluorescence microscopy with a large band excitation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2554742⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2552926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566520v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution and computational strategy in wideband multiphoton microscopy illustrated with muscle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abjaghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLUMEE 2019 : Reconstruction numérique d'image en microscopie multiphotonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019 - 6ème Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting for PSF Modeling in Two-Photon Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Tsz-Kit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th IEEE International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de température dans des systèmes biologiques sous excitation infrarouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583041v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesures de température dans des systèmes biologiques sous excitation infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">JNOG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583036v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Bassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288120v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Graffion</w:t>
+                <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378154v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378199v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electric Field Mapping and Dosimetry by means of Spontaneous and Coherent Raman Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.19-33</w:t>
+              <w:t xml:space="preserve">Photonic West conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. paper 9712-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656543v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-normal dispersion supercontinuum generation in the near-infrared by Raman conversion in standard optical fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9731-20</w:t>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277746v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Coherent Anti-Stokes Raman Scattering for Particle Size Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9703-38</w:t>
+              <w:t xml:space="preserve">Shaping VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277749v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging under supercontinuum illumination and electric field stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme symposium du LAPHIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAPHIA Bordeaux, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOPA 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382942v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the mechanism of neurostimulation by infrared laser light using GCaMP6s and Rhodamine B imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Clinical and Translational Neurophotonics; Neural Imaging and Sensing; and Optogenetics and Optical Manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE NON LINEAIRE A BASE DE SOURCES LASERS MINIATURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+                <w:t xml:space="preserve">Rodney P. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA 4</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871618v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Graffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INK-JET PRINTED MESOPOROUS SILICA MICRODOTS ON OPTICAL FIBER:TOWARDS ENDOSCOPIC DEVICES FOR EARLY DETECTION AND THERAPY OF CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Graffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia de Los Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2015 (PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of temperature in biological cells under infrared laser light exposure (λ=800 nm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics, 22nd International Congress on Photonics in Europe, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2183805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de fréquence dans les fibres optiques : application à la microscopie non linéaire sous influence électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Louot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOVA, 4eme congrès des applications des Fibres Optiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, comparaison et choix d'une fibre endomicroscopique à double gaine pour l'endomicroscopie non linéaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Toward nonlinear multimodal endomicroscopy combining large field of view and high resolution imagining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIONC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on complex materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063860v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un endomicroscope non linéaire multimodal : caractérisation, comparaison et choix d'une fibre optique endomicroscopique à double gaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation, comparaison et choix d'une fibre endomicroscopique à double gaine pour l'endomicroscopie non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optodiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">JIONC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063859v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward nonlinear multimodal endomicroscopy combining large field of view and high resolution imagining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers un endomicroscope non linéaire multimodal : caractérisation, comparaison et choix d'une fibre optique endomicroscopique à double gaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on complex materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Optodiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063857v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promise of compact supercontinuum for biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies in biophotonics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy for Optical Biopsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Poland</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Floride, United States. pp.978-1-55752-987-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918826v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy Based on DCF and GRIN Lenses for Optical Biopsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Optimization of Nonlinear Multimodal Microendoscopy for Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Floride, United States. pp.978-1-55752-987-9</w:t>
+              <w:t xml:space="preserve">IONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909779v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical designs for multimodal nonlinear microendoscope for optical biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biomedical Engineering (ICABME), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.155-158, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2013.6648871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label free multiphoton imaging of human pulmonary tissues through two-meter-long microstructured fiber and multicore image-guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOS - Proc. SPIE 8575, Endoscopic Microscopy VIII, 85750H</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Fransisco, United States. pp.85750H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2003118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie non linéaire par fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pulse compression and fiber delivery of Sub-30 fs nanojoule pulses at 830 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US, CWR4, Ultrafast Pulse Generation II session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore - Mariland, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689297v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport par fibre optique de longueur métrique d'impulsions lumineuses de durée inférieure à 20 fs et d'énergie supérieure à 1 nJ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Toward non-linear endomicroscopy for exploration of the pulmonary airways : preliminary spectroscopic study of human lung tissue using monomode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Abi Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endoscopic Microscopy VI, Nonlinear Endomicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San franscisco - Californie, United States. pp.n°789309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.875440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689011v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie polarimétrique par fibre optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Déport par fibre optique d'impulsions femtosecondes de duree record egale a 17,8 femtosecondes a 820 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Brevier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops 'Journée Électromagnétisme, Polarisation et Optique Statistique' - Institut Fresnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688080v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse compression and fiber delivery of Sub-30 fs nanojoule pulses at 830 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transport par fibre optique de longueur métrique d'impulsions lumineuses de durée inférieure à 20 fs et d'énergie supérieure à 1 nJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US, CWR4, Ultrafast Pulse Generation II session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore - Mariland, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688356v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward non-linear endomicroscopy for exploration of the pulmonary airways : preliminary spectroscopic study of human lung tissue using monomode fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Imagerie polarimétrique par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopic Microscopy VI, Nonlinear Endomicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshops 'Journée Électromagnétisme, Polarisation et Optique Statistique' - Institut Fresnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.875440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688280v1</w:t>
+                <w:t xml:space="preserve">hal-00688080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déport par fibre optique d'impulsions femtosecondes de duree record egale a 17,8 femtosecondes a 820 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Imagerie non linéaire par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Workshop XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689095v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion compensation with a grism-based dispersive line for fiber delivery of sub-30 fs pulses at 830 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Résultats récents concernant l'imagerie par fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Levon Mouradian</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLOQ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688391v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents concernant l'imagerie par fibres optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dispersion compensation with a grism-based dispersive line for fiber delivery of sub-30 fs pulses at 830 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Desroches</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Donald Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levon Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687645v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'impulsions lumineuses ultra-brèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique -PLUMEE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber delivery of sub-30 fs pulses at 830 nm using a grism-based dispersive line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méri Kalashyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levon Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IONS-9 OSA Conference - 11th of may</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. OP8 - Laser development II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheminement d'impulsions femtosecondes par fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12322,1396 +12447,1530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des données hyperspectrales CARS multiplexées sans marquage de fibres musculaires avec l'imagerie histologique standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Danigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique non conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de COVID-19: Les défis méthodologiques de la recherche sociétale actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Édition des journées de l’interdisciplinarité à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of temperature modification induced by infrared light exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EOS Conference on Optofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. 3rd EOS Conference on Optofluidics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multiphotonique en temps réel de l’ablation in vivo de la vascularisation tumorale après traitement par des champs électromagnétiques pulsés nanosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kholer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Soueid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Rayonnements Non Ionisants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandémie de COVID-19 : Les défis méthodologiques de la recherche sociétale actuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency comb in optically poled multimode graded-index fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Arosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alain</w:t>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de l'interdisciplinarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.38, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596649v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multiphoton characterization of χ(2) nonlinearity induced in a multimode fiber through optical poling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Leventoux</w:t>
+                <w:t xml:space="preserve">Pandémie de COVID-19 : Les défis méthodologiques de la recherche sociétale actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France. pp.1-9, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STu4P.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303470v1</w:t>
+                <w:t xml:space="preserve">hal-03596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D multiphoton characterization of χ(2) nonlinearity induced in a multimode fiber through optical poling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Ferrandon¹</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Optica Publishing Group, pp.STu4P.6, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
-[...58 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STu4P.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187909v1</w:t>
+                <w:t xml:space="preserve">hal-04303470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiphoton Microscopy Supports Social Sciences to Improve the Fight Against COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ferrandon¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier²٫³</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
+              <w:t xml:space="preserve">International Symposium on Global Pandemics and Multidisciplinary COVID-19 Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Ankara, Turkey. pp.211-215, 2021, 978-605-70289-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226437v1</w:t>
+                <w:t xml:space="preserve">hal-03187909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crisis of COVID-19: Breakdowns and Transformations of Humans' Trajectories in Uncertain Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moscow State University of Psychology &amp; Education (Russia). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychology: Issues of Theory and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Moscow, Russia. pp.440-442, 2021, ISBN: 978-5-94051-233-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction in multiphoton imaging through multivariate Gaussian fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, pp.106, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13721,157 +13980,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the mechanism of neurostimulation by infrared laser light using GCaMP6s and Rhodamine B imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9690 (96901M), 2016, Clinical and Translational Neurophotonics; Neural Imaging and Sensing; and Optogenetics and Optical Manipulation;, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2211355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13881,91 +14140,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'impulsions femtosecondes par fibres optiques pour des applications à la biophotonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Limoges, pp.154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13975,741 +14234,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19: From Biological Image to the Social Construction of a Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pelletier &amp; M. L. Emek (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Era of COVID-19 Uncertainty: Spillover Effects of the Global Pandemic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iksad Publications: Ankara, Turkey, pp.3-24, 2022, 978-625-8423-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Modalities for Biological and Preclinical Research: A Compendium, Volume 1: Part I: Ex vivo biological imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3059-6ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal and multiphoton endomicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Modalities for Biological and Preclinical Research: A Compendium, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing; IOP Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3747-2ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the Distal Assembly of a Nonlinear Endomicroscope: A Gradient Index Lens Coupled with a Piezoelectric Scanner for Fluorescence Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Abi Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Photonics, Optics and Laser Technology (PHOTOOPTICS), Berlin, GERMANY, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30137-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02025157v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05567731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Delayed Majorize-Minimize Subspace Algorithm for Large Scale Image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chalvidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay - Île de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14856,51 +14965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281658v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acbdb9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012515" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa-Ali Moustafa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Peyrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.000840" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH02CGT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000292" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mclaughlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620496" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010979600003121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boepflug" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2623911" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2552926" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abjaghou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914654v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003118" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desroches" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Peyrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875440" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689095v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688391v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942662" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688420v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frachet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kholer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Soueid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211355" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934180v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3059-6ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frachet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jonard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mclaughlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112400ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Courant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Popescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prorot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281658v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acbdb9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubal Kanozia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Arya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opis-2022-0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabcheh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Capitaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Bassri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208580" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poulon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012515" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Kaneyasu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamzeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burke Ryan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa-Ali Moustafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01063851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Peyrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.000840" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levon Mouradian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH02CGT8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000292" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boepflug" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010979600003121" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mclaughlin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620496" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2623911" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621278" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2552926" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abjaghou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555048" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2183805" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063860v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2013.6648871" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003118" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688356v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Peyrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689095v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689011v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688080v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Desroches" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942662" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909772v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564349v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kholer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Soueid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05629212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016649" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303470v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STu4P.6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon&#185;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pelletier&#178;&#1643;&#179;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226437v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211355" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3059-6ch9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02025157v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30137-2_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>