--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lemaitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qlife Winter School: Polygenic adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of genomic structural variation across the Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques-Monod 2025 - A multidimensional view of speciation: bridging micro and macro-evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSMPG 2025 - Summer School on Software and Statistical Methods for Population Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRS 2025 - Ecological and Evolutionary Genomics): Elucidating the Evolutionary Dynamics of Adaptation in Fluctuating Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques, Italy. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2025 - ALignments and PHYlogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopGroup58 - 58th Population Genetics Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²: International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: genotyping close and overlapping structural variants with a variation graph and long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: Structural Variant genotyping with long-reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Genomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi : Structural variation genotyping using long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCF$\_$creator: Mapping and VCF Creation features in DiscoSnp++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Genomics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: fast kmer-based method for estimating the similarity between numerous metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/Bioinforma-cs/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: a software toolbox for genome assembly and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloocoo, a memory efficient read corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up NGS software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequencing, Finishing and Analysis in the Future Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and correction of genome mis-assemblies due to heterozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: a pipeline for assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf334. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doniol-Valcroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.284. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-023-05395-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: improving the genotyping of close and overlapping structural variants with long reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (Supplement_1), pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation: the second round of challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Luo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Robin Lesker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-022-01431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low recall of insertion variants with short-read based variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley J Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (762), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Gompert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiscoSnp-RAD: de novo detection of small variants for RAD-Seq population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634232v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3451 - 3457. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close 3D proximity of evolutionary breakpoints argues for the notion of spatial synteny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanoni Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília D.V. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small trip in the untranquil world of genomes a survey on the detection and analysis of genome rearrangement breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.171-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the topological motifs of inversions in pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B. Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alphy &amp; AIEM 2025 - ALignement et PHYlogénie - Approche Interdisciplinaire de l'Evolution Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - Gordon Research Conference on Ecological and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the limits of pangenome graphs for the analysis of large inversions in a complex of butterfly species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome graph manipulation for local visualisation with pancat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGGS1 2024 - 1st symposium on Methods for Interfacing with Graphs of Genomic Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zytnicki Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraut Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2024 - Workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing assembly quality in metagenomes of increasing complexity sequenced with HiFi long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 24th Genome Informatics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hinxton, United Kingdom. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: using a variation graph to improve structural variant genotyping with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2022 - Data Structure for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low discovery rate of short-read based insertion variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-free and assembly-free discovery of inversion breakpoints from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Ciortuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07953-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063157v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MolliGen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Organization for Mycoplasmology ; 2010/07/11-16 ; Chianciano Terme (ITA). IOM congress 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molligen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 Abstracts and Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 30 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVPG_annot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEVIATHAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SARS-CoV-2 : une expérience inédite de surveillance génomique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la bioinformatique a résolu le puzzle du génome du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Through the Lens of Computational Biology: How bioinformatics is playing a key role in the study of the virus and its origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2021, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6533, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00278553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métagénomique et métatranscriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des séquences aux graphes. Méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-36, 2023, 9781789480665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics and Metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bioinformatiques pour l'étude des Variants de Structure avec des données de séquençages génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangements chromosomiques dans les génomes de mammifères : caractérisation des points de cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00364265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lemaitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alphy &amp; AIEM 2025 - ALignement et PHYlogénie - Approche Interdisciplinaire de l'Evolution Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - Gordon Research Conference on Ecological and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the limits of pangenome graphs for the analysis of large inversions in a complex of butterfly species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome graph manipulation for local visualisation with pancat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGGS1 2024 - 1st symposium on Methods for Interfacing with Graphs of Genomic Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zytnicki Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraut Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2024 - Workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing assembly quality in metagenomes of increasing complexity sequenced with HiFi long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 24th Genome Informatics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hinxton, United Kingdom. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: using a variation graph to improve structural variant genotyping with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2022 - Data Structure for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low discovery rate of short-read based insertion variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-free and assembly-free discovery of inversion breakpoints from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Ciortuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07953-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063157v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MolliGen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Organization for Mycoplasmology ; 2010/07/11-16 ; Chianciano Terme (ITA). IOM congress 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molligen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the topological motifs of inversions in pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B. Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of genomic structural variation across the Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques-Monod 2025 - A multidimensional view of speciation: bridging micro and macro-evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSMPG 2025 - Summer School on Software and Statistical Methods for Population Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qlife Winter School: Polygenic adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRS 2025 - Ecological and Evolutionary Genomics): Elucidating the Evolutionary Dynamics of Adaptation in Fluctuating Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques, Italy. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2025 - ALignments and PHYlogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopGroup58 - 58th Population Genetics Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²: International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: genotyping close and overlapping structural variants with a variation graph and long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: Structural Variant genotyping with long-reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Genomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi : Structural variation genotyping using long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCF$\_$creator: Mapping and VCF Creation features in DiscoSnp++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Genomics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: fast kmer-based method for estimating the similarity between numerous metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/Bioinforma-cs/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: a software toolbox for genome assembly and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloocoo, a memory efficient read corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up NGS software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequencing, Finishing and Analysis in the Future Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and correction of genome mis-assemblies due to heterozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: a pipeline for assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf334. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doniol-Valcroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.284. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-023-05395-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: improving the genotyping of close and overlapping structural variants with long reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (Supplement_1), pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation: the second round of challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Luo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Robin Lesker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-022-01431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low recall of insertion variants with short-read based variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley J Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (762), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Gompert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiscoSnp-RAD: de novo detection of small variants for RAD-Seq population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634232v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3451 - 3457. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close 3D proximity of evolutionary breakpoints argues for the notion of spatial synteny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanoni Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília D.V. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small trip in the untranquil world of genomes a survey on the detection and analysis of genome rearrangement breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.171-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 Abstracts and Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 30 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVPG_annot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEVIATHAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SARS-CoV-2 : une expérience inédite de surveillance génomique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la bioinformatique a résolu le puzzle du génome du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Through the Lens of Computational Biology: How bioinformatics is playing a key role in the study of the virus and its origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2021, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6533, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00278553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métagénomique et métatranscriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des séquences aux graphes. Méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-36, 2023, 9781789480665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics and Metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bioinformatiques pour l'étude des Variants de Structure avec des données de séquençages génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangements chromosomiques dans les génomes de mammifères : caractérisation des points de cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00364265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/Bioinforma-cs/btu406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad237" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Meyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Luo Deng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Robin Lesker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01431-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032763v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley J Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07125-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634232v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Arrigo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9291" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu545" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411358v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725596v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zytnicki Matthias" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraut Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063157v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Ciortuz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338891v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03497793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zytnicki Matthias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraut Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063157v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Ciortuz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411334v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/Bioinforma-cs/btu406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad237" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fritz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Luo Deng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Robin Lesker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01431-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032763v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley J Delage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07125-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634232v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Arrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9291" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu545" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428176v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338891v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03497793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>