--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lemaitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alphy &amp; AIEM 2025 - ALignement et PHYlogénie - Approche Interdisciplinaire de l'Evolution Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - Gordon Research Conference on Ecological and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the limits of pangenome graphs for the analysis of large inversions in a complex of butterfly species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome graph manipulation for local visualisation with pancat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGGS1 2024 - 1st symposium on Methods for Interfacing with Graphs of Genomic Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zytnicki Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraut Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2024 - Workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing assembly quality in metagenomes of increasing complexity sequenced with HiFi long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 24th Genome Informatics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hinxton, United Kingdom. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: using a variation graph to improve structural variant genotyping with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2022 - Data Structure for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low discovery rate of short-read based insertion variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-free and assembly-free discovery of inversion breakpoints from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Ciortuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07953-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063157v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MolliGen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Organization for Mycoplasmology ; 2010/07/11-16 ; Chianciano Terme (ITA). IOM congress 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molligen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the topological motifs of inversions in pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B. Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of genomic structural variation across the Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques-Monod 2025 - A multidimensional view of speciation: bridging micro and macro-evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSMPG 2025 - Summer School on Software and Statistical Methods for Population Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qlife Winter School: Polygenic adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRS 2025 - Ecological and Evolutionary Genomics): Elucidating the Evolutionary Dynamics of Adaptation in Fluctuating Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques, Italy. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2025 - ALignments and PHYlogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopGroup58 - 58th Population Genetics Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²: International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: genotyping close and overlapping structural variants with a variation graph and long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: Structural Variant genotyping with long-reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Genomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi : Structural variation genotyping using long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCF$\_$creator: Mapping and VCF Creation features in DiscoSnp++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Genomics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: fast kmer-based method for estimating the similarity between numerous metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/Bioinforma-cs/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: a software toolbox for genome assembly and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloocoo, a memory efficient read corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up NGS software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequencing, Finishing and Analysis in the Future Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and correction of genome mis-assemblies due to heterozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: a pipeline for assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf334. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doniol-Valcroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.284. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-023-05395-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: improving the genotyping of close and overlapping structural variants with long reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (Supplement_1), pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation: the second round of challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Luo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Robin Lesker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-022-01431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low recall of insertion variants with short-read based variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley J Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (762), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Gompert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiscoSnp-RAD: de novo detection of small variants for RAD-Seq population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634232v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3451 - 3457. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close 3D proximity of evolutionary breakpoints argues for the notion of spatial synteny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanoni Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília D.V. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small trip in the untranquil world of genomes a survey on the detection and analysis of genome rearrangement breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.171-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 Abstracts and Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 30 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVPG_annot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEVIATHAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SARS-CoV-2 : une expérience inédite de surveillance génomique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la bioinformatique a résolu le puzzle du génome du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Through the Lens of Computational Biology: How bioinformatics is playing a key role in the study of the virus and its origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2021, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6533, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00278553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métagénomique et métatranscriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des séquences aux graphes. Méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-36, 2023, 9781789480665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics and Metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bioinformatiques pour l'étude des Variants de Structure avec des données de séquençages génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangements chromosomiques dans les génomes de mammifères : caractérisation des points de cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00364265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Lemaitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRS 2025 - Ecological and Evolutionary Genomics): Elucidating the Evolutionary Dynamics of Adaptation in Fluctuating Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques, Italy. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2025 - ALignments and PHYlogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating taxonomy-based clustering of HiFi reads for de novo assembly of complex metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Frigerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of genomic structural variation across the Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques-Monod 2025 - A multidimensional view of speciation: bridging micro and macro-evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSMPG 2025 - Summer School on Software and Statistical Methods for Population Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSpangepop: Simulating complex structural variants under advanced demographic scenarios using the coalescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qlife Winter School: Polygenic adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genetic diversity across the Tree of Life: development of a long-read based pipeline for robust detection of SVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopGroup58 - 58th Population Genetics Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sequencing techniques for chromosomal inversion detection in non-model species: insights from Coelopa frigida genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²: International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: genotyping close and overlapping structural variants with a variation graph and long-reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: Structural Variant genotyping with long-reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Genomics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi : Structural variation genotyping using long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: large scale de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017 LILLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCF$\_$creator: Mapping and VCF Creation features in DiscoSnp++</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Genomics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simka: fast kmer-based method for estimating the similarity between numerous metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/Bioinforma-cs/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up NGS software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequencing, Finishing and Analysis in the Future Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: a software toolbox for genome assembly and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloocoo, a memory efficient read corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and correction of genome mis-assemblies due to heterozygosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise graph edit distance characterizes the impact of the construction method on pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf291. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.12.06.627166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silene latifolia genome and its giant Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Veltsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Jedlička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6734), pp.630-636. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: a pipeline for assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.btaf334. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-Level Assembly and Annotation of the Pearly Heath Coenonympha arcania Butterfly Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Capblancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Doniol-Valcroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.evae055. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-023-05395-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: improving the genotyping of close and overlapping structural variants with long reads using a variation graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (Supplement_1), pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder le génome : vers la compréhension du fonctionnement du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation: the second round of challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Luo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Robin Lesker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-022-01431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low recall of insertion variants with short-read based variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley J Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (762), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimkaMin: fast and resource frugal de novo comparative metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Lisa De‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Gompert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiscoSnp-RAD: de novo detection of small variants for RAD-Seq population genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634232v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Whibley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.494-501. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jaquiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MindTheGap: integrated detection and assembly of short and long insertions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3451 - 3457. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Manso-Silván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baranowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close 3D proximity of evolutionary breakpoints argues for the notion of spatial synteny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanoni Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília D.V. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small trip in the untranquil world of genomes a survey on the detection and analysis of genome rearrangement breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.171-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the topological motifs of inversions in pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca B. Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Comparative Metagenomics using Multiset k-mer Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alphy &amp; AIEM 2025 - ALignement et PHYlogénie - Approche Interdisciplinaire de l'Evolution Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting chromosomal inversions for population genomics: what could be the optimal approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Temperville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC 2025 - Gordon Research Conference on Ecological and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lucques (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome graph manipulation for local visualisation with pancat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGGS1 2024 - 1st symposium on Methods for Interfacing with Graphs of Genomic Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the limits of pangenome graphs for the analysis of large inversions in a complex of butterfly species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zytnicki Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraut Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2024 - Workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing assembly quality in metagenomes of increasing complexity sequenced with HiFi long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vicedomini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 24th Genome Informatics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hinxton, United Kingdom. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an edit distance between pangenome graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2023 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph: using a variation graph to improve structural variant genotyping with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2022 - Data Structure for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the low discovery rate of short-read based insertion variant callers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-free and assembly-free discovery of inversion breakpoints from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Ciortuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07953-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063157v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MolliGen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Organization for Mycoplasmology ; 2010/07/11-16 ; Chianciano Terme (ITA). IOM congress 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molligen 3.0, evolution of a database dedicated to the comparative genomics of mollicutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 Abstracts and Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France. 30 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVPG_annot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi-graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTG-Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEVIATHAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SARS-CoV-2 : une expérience inédite de surveillance génomique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Débarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la bioinformatique a résolu le puzzle du génome du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et visualisation de graphes de pangénomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de rennes. 2023, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2 Through the Lens of Computational Biology: How bioinformatics is playing a key role in the study of the virus and its origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2021, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6533, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00278553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métagénomique et métatranscriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des séquences aux graphes. Méthodes et structures discrètes pour la bioinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-36, 2023, 9781789480665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics and Metatranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervin Guyomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bioinformatiques pour l'étude des Variants de Structure avec des données de séquençages génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangements chromosomiques dans les génomes de mammifères : caractérisation des points de cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00364265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zytnicki Matthias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraut Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063157v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Ciortuz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411334v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/Bioinforma-cs/btu406" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad237" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fritz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Luo Deng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Robin Lesker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01431-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032763v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley J Delage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07125-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634232v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Arrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9291" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu545" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428176v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338891v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03497793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Piat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/Bioinforma-cs/btu406" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871087v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.12.06.627166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad237" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Luo Deng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Robin Lesker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-022-01431-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032763v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley J Delage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07125-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634232v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Arrigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9291" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu545" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V&#233;ron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428176v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725596v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zytnicki Matthias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraut Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063157v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Ciortuz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d52d930e258afb4a20d07817d000101e11f7c6e;origin=https://github.com/SandraLouise/INVPG_annot;visit=swh:1:snp:88061a6aa39fdf5c911bd5a43a1f812e16127f10;anchor=swh:1:rev:2f3459389537a0dcb7a2a42c3261851a190b14da" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05206545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3ab25180c9e626a3a9b34cf2cb19ce21b7d23c0;origin=https://github.com/SandraLouise/SVJedi-graph;visit=swh:1:snp:8060b8a3131677906ed1d01e8e1caa91e59c4438;anchor=swh:1:rev:06ddffa16f3e4f470288b501b991003d07586c89" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896532v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338891v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844316v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03497793v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364265v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>