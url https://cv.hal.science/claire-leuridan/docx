--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -459,234 +459,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Mgr André Léonard, Jean-Paul II, défenseur de la vérité, Pour mieux comprendre Veritatis Splendor</w:t>
+                <w:t xml:space="preserve">Recension de Marie-Vianney JUVENEL, Faut-il toujours suivre sa conscience ?, Un mal peut-il être un bien ?, Paris - Perpignan, Artège, 2021, 168 p., 15 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/2 (494), pp.124-125</w:t>
+              <w:t xml:space="preserve">, 2023, 124/3 (495), pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306593v1</w:t>
+                <w:t xml:space="preserve">hal-04306927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Guillaume de MENTHIÈRE, Le penchant de la Grâce. Laisser Dieu agir en nos vies, Perpignan-Paris, Artège, 2023, 164 p. 18,90 €</w:t>
+                <w:t xml:space="preserve">Recension de Mgr André Léonard, Jean-Paul II, défenseur de la vérité, Pour mieux comprendre Veritatis Splendor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/4 (496), p. 121-122</w:t>
+              <w:t xml:space="preserve">, 2023, 124/2 (494), pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523133v1</w:t>
+                <w:t xml:space="preserve">hal-04306593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Marie-Vianney JUVENEL, Faut-il toujours suivre sa conscience ?, Un mal peut-il être un bien ?, Paris - Perpignan, Artège, 2021, 168 p., 15 €.</w:t>
+                <w:t xml:space="preserve">Recension de Guillaume de MENTHIÈRE, Le penchant de la Grâce. Laisser Dieu agir en nos vies, Perpignan-Paris, Artège, 2023, 164 p. 18,90 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/3 (495), pp.150-152</w:t>
+              <w:t xml:space="preserve">, 2023, 124/4 (496), p. 121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306927v1</w:t>
+                <w:t xml:space="preserve">hal-04523133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Pio Murat - Eric Bidot, Padre Pio, Témoin de l'amour crucifié, préface de Raneiro Cantalamessa o.f.m., Paris, Éditions de l'Emmanuel, 2023, 164 p., 18 €</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leuridan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscld.fr/produit/sainte-therese-et-les-escaliers/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Claire de l'Eucharistie Leuridan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/etudes-d-ethique-chretienne-nouvelle-serie/9-honte-du-corps-ou-gloire-du-corps.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leuridan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscld.fr/produit/sainte-therese-et-les-escaliers/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Claire de l'Eucharistie Leuridan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/etudes-d-ethique-chretienne-nouvelle-serie/9-honte-du-corps-ou-gloire-du-corps.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>