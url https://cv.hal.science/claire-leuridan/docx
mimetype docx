--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -106,96 +106,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Gabriele AMORTH–Paolo RODARI, Moi, l’exorciste du Vatican, presses du Châtelet, traduit par Hélène Tordo, Paris, 2023, 266 p., 21 €.</w:t>
+                <w:t xml:space="preserve">Recension de Gilles JANGUENIN, Briser les liens du mal, Avec les Pères de l'Église, Artège, Paris-Perpignan, 2024, 189 p., 14,90€</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 125/1 (497), pp.158-160</w:t>
+              <w:t xml:space="preserve">, 2024, 125/2 (498), pp.172-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581706v1</w:t>
+                <w:t xml:space="preserve">hal-04581725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Anne-Laure Le BORGNE, La voie de l'âme, Comment reconquérir son unité intérieure, Artège, Perpignan, 2024, 142 p., 12,90 €</w:t>
               </w:r>
@@ -244,449 +244,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Anne et Claude LANGLOIS, Fallait-il canoniser Thérèse de Lisieux ?, Entre durables objections et plaidoyer de Benoît XV (1914-1921), « Chrétiens et Sociétés – Documents et Mémoires 52 », Laboratoire de Recherche Historique Rhône-Alpes (LARHA, UMR 5190), Lyon, 2024, 165 p., 18 €.</w:t>
+                <w:t xml:space="preserve">Recension de Gabriele AMORTH–Paolo RODARI, Moi, l’exorciste du Vatican, presses du Châtelet, traduit par Hélène Tordo, Paris, 2023, 266 p., 21 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 125/4 (500), pp.146-148</w:t>
+              <w:t xml:space="preserve">, 2024, 125/1 (497), pp.158-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857702v1</w:t>
+                <w:t xml:space="preserve">hal-04581706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence ou synergie ? Amour de Dieu et amour des créatures selon sainte Thérèse de l'Enfant-Jésus de la Sainte-Face</w:t>
+                <w:t xml:space="preserve">Recension de Anne et Claude LANGLOIS, Fallait-il canoniser Thérèse de Lisieux ?, Entre durables objections et plaidoyer de Benoît XV (1914-1921), « Chrétiens et Sociétés – Documents et Mémoires 52 », Laboratoire de Recherche Historique Rhône-Alpes (LARHA, UMR 5190), Lyon, 2024, 165 p., 18 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 125/4 (500), pp.29-50</w:t>
+              <w:t xml:space="preserve">, 2024, 125/4 (500), pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857715v1</w:t>
+                <w:t xml:space="preserve">hal-04857702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Gilles JANGUENIN, Briser les liens du mal, Avec les Pères de l'Église, Artège, Paris-Perpignan, 2024, 189 p., 14,90€</w:t>
+                <w:t xml:space="preserve">Concurrence ou synergie ? Amour de Dieu et amour des créatures selon sainte Thérèse de l'Enfant-Jésus de la Sainte-Face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 125/2 (498), pp.172-173</w:t>
+              <w:t xml:space="preserve">, 2024, 125/4 (500), pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581725v1</w:t>
+                <w:t xml:space="preserve">hal-04857715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Marie-Vianney JUVENEL, Faut-il toujours suivre sa conscience ?, Un mal peut-il être un bien ?, Paris - Perpignan, Artège, 2021, 168 p., 15 €.</w:t>
+                <w:t xml:space="preserve">Recension de Mgr André Léonard, Jean-Paul II, défenseur de la vérité, Pour mieux comprendre Veritatis Splendor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/3 (495), pp.150-152</w:t>
+              <w:t xml:space="preserve">, 2023, 124/2 (494), pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306927v1</w:t>
+                <w:t xml:space="preserve">hal-04306593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Mgr André Léonard, Jean-Paul II, défenseur de la vérité, Pour mieux comprendre Veritatis Splendor</w:t>
+                <w:t xml:space="preserve">Recension de Guillaume de MENTHIÈRE, Le penchant de la Grâce. Laisser Dieu agir en nos vies, Perpignan-Paris, Artège, 2023, 164 p. 18,90 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/2 (494), pp.124-125</w:t>
+              <w:t xml:space="preserve">, 2023, 124/4 (496), p. 121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306593v1</w:t>
+                <w:t xml:space="preserve">hal-04523133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Guillaume de MENTHIÈRE, Le penchant de la Grâce. Laisser Dieu agir en nos vies, Perpignan-Paris, Artège, 2023, 164 p. 18,90 €</w:t>
+                <w:t xml:space="preserve">Recension de Marie-Vianney JUVENEL, Faut-il toujours suivre sa conscience ?, Un mal peut-il être un bien ?, Paris - Perpignan, Artège, 2021, 168 p., 15 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leuridan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 124/4 (496), p. 121-122</w:t>
+              <w:t xml:space="preserve">, 2023, 124/3 (495), pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523133v1</w:t>
+                <w:t xml:space="preserve">hal-04306927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Pio Murat - Eric Bidot, Padre Pio, Témoin de l'amour crucifié, préface de Raneiro Cantalamessa o.f.m., Paris, Éditions de l'Emmanuel, 2023, 164 p., 18 €</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leuridan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscld.fr/produit/sainte-therese-et-les-escaliers/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Claire de l'Eucharistie Leuridan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/etudes-d-ethique-chretienne-nouvelle-serie/9-honte-du-corps-ou-gloire-du-corps.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leuridan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581718v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscld.fr/produit/sainte-therese-et-les-escaliers/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Claire de l'Eucharistie Leuridan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/etudes-d-ethique-chretienne-nouvelle-serie/9-honte-du-corps-ou-gloire-du-corps.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04103271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>