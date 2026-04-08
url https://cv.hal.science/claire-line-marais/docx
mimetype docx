--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -853,277 +853,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular functions and cellular processes targeted by structural families of effectors from &amp;lt;i&amp;gt;Leptosphaeria maculans&amp;lt;/i&amp;gt; using experimental and computational approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacera Talbi</w:t>
+                <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau MoDIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lauret, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433048v1</w:t>
+                <w:t xml:space="preserve">hal-04231689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering molecular functions and cellular processes targeted by structural families of effectors from &amp;lt;i&amp;gt;Leptosphaeria maculans&amp;lt;/i&amp;gt; using experimental and computational approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Line Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau MoDIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231689v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise J Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvrLm10A/AvrLm10B a part of a multigene family of cooperating effectors largely conserved in Dothideomycetes and Sordariomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics Symposium IDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the involvement of an effector family from the plant pathogenic fungus Leptosphaeria maculans in oilseed rape infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Effectome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,359 +2010,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-player game involving a chromatin remodeler and a specific transcription factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire‐line Marais</w:t>
+                <w:t xml:space="preserve">Cellular Heterogeneity Analysis: An Innovative Approach to Single-Cell Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Line Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland. , 242 (1), pp.247-261, 2024</w:t>
+              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250850v1</w:t>
+                <w:t xml:space="preserve">hal-05450472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Heterogeneity Analysis: An Innovative Approach to Single-Cell Metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-player game involving a chromatin remodeler and a specific transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland. , 242 (1), pp.247-261, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450472v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Heterogeneity Analysis: An Innovative Approach to Single-Cell Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Line Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Heuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire-Line Marais</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B615D104"/>
+    <w:nsid w:val="C24ADC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2962,51 +2962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-line-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6454-3880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Marcos Lousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bolognese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnses Hocquellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-line-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6454-3880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Marcos Lousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bolognese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnses Hocquellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>