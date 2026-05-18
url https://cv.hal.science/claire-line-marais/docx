--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -853,277 +853,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering molecular functions and cellular processes targeted by structural families of effectors from &amp;lt;i&amp;gt;Leptosphaeria maculans&amp;lt;/i&amp;gt; using experimental and computational approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Line Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau MoDIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231689v1</w:t>
+                <w:t xml:space="preserve">hal-04433048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular functions and cellular processes targeted by structural families of effectors from &amp;lt;i&amp;gt;Leptosphaeria maculans&amp;lt;/i&amp;gt; using experimental and computational approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacera Talbi</w:t>
+                <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau MoDIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lauret, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433048v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans: a two-players game</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise J Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvrLm10A/AvrLm10B a part of a multigene family of cooperating effectors largely conserved in Dothideomycetes and Sordariomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics Symposium IDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the involvement of an effector family from the plant pathogenic fungus Leptosphaeria maculans in oilseed rape infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Effectome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C24ADC67"/>
+    <w:nsid w:val="CC30B844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2962,51 +2962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-line-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6454-3880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Marcos Lousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bolognese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnses Hocquellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-line-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6454-3880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Marcos Lousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bolognese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnses Hocquellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>