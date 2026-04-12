--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -189,1458 +189,1458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective réflexive sur l’organisation du travail en interdisciplinarité : un projet relatif au nexus moustique-plastique-eau</w:t>
+                <w:t xml:space="preserve">Oil palm expansion reshapes Culicoides assemblages and avian haemosporidian infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
+                <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fache</w:t>
+                <w:t xml:space="preserve">Bruno Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
+                <w:t xml:space="preserve">Boris K Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Reydel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-026-07319-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157165v1</w:t>
+                <w:t xml:space="preserve">hal-05587321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocalliphora larvae: moderate but lasting carry-over effects on yearling and mother coloration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétrospective réflexive sur l’organisation du travail en interdisciplinarité : un projet relatif au nexus moustique-plastique-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Rey-Granado</w:t>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Reydel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 34 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141451v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic responses of Plasmodium relictum to competent and non-competent mosquito bites</w:t>
+                <w:t xml:space="preserve">Protocalliphora larvae: moderate but lasting carry-over effects on yearling and mother coloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chauvin</w:t>
+                <w:t xml:space="preserve">Christian N Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
+                <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian N. Tchana</w:t>
+                <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">María del Rey-Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0464⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348370v1</w:t>
+                <w:t xml:space="preserve">hal-05141451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring mosquito richness in an understudied area: Can environmental DNA metabarcoding be a complementary approach to adult trapping?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic responses of Plasmodium relictum to competent and non-competent mosquito bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Egeter</w:t>
+                <w:t xml:space="preserve">Valentin Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Christian N. Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Makanga</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (4), pp.456-468. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.20250464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485323000147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147379v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring mosquito richness in an understudied area: Can environmental DNA metabarcoding be a complementary approach to adult trapping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Barthe</w:t>
+                <w:t xml:space="preserve">Bastian Egeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doutrelant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+                <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.456-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485323000147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886783v1</w:t>
+                <w:t xml:space="preserve">hal-04147379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microplastics facilitate the emergence of infectious diseases?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
+                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doutrelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Covas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Sorci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martim Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153694⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620085v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding options to study eukaryotic endoparasites of birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourret</w:t>
+                <w:t xml:space="preserve">Can microplastics facilitate the emergence of infectious diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Gutiérrez López</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (16), pp.10821-10833. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.153694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153556v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian blood parasite richness decreases with major histocompatibility complex class I loci number</w:t>
+                <w:t xml:space="preserve">Metabarcoding options to study eukaryotic endoparasites of birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsolya Vincze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gutiérrez López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martim Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.20210253. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.10821-10833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418441v1</w:t>
+                <w:t xml:space="preserve">hal-04153556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is host selection by mosquitoes driving vector specificity of parasites? A review on the avian malaria model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avian blood parasite richness decreases with major histocompatibility complex class I loci number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.569230⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.20210253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153593v1</w:t>
+                <w:t xml:space="preserve">hal-03418441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, prevalence and host specificity of avian parasites in southern Tunisian oases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is host selection by mosquitoes driving vector specificity of parasites? A review on the avian malaria model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017002141⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.569230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265945v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity, prevalence and host specificity of avian parasites in southern Tunisian oases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaheddine Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Bichet</w:t>
+                <w:t xml:space="preserve">Sandra Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (7), pp.971-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781617v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of avian Plasmodium expansion under climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan J Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1655,1018 +1655,1152 @@
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium relictum infection and MHC diversity in the house sparrow (Passer domesticus).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Loiseau</w:t>
+                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Zoorob</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1968⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580373v1</w:t>
+                <w:t xml:space="preserve">hal-00781617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium relictum infection and MHC diversity in the house sparrow (Passer domesticus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zoltan Lendvai</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 160, pp.30-35. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (1709), pp.1264-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361222v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus).</w:t>
+                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adám Z Lendvai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adam Zoltan Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 160 (1), pp.30-35. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2009, 160, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351251v1</w:t>
+                <w:t xml:space="preserve">hal-00361222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifying selection on MHC class I in the house sparrow (Passer domesticus).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adám Z Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (1), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04105.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00374859v1</w:t>
+                <w:t xml:space="preserve">hal-00351251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent effects of corticosterone on a carotenoid-based begging signal in house sparrows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversifying selection on MHC class I in the house sparrow (Passer domesticus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (7), pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04105.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.10.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259440v1</w:t>
+                <w:t xml:space="preserve">hal-00374859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental increase of corticosterone levels on begging behavior, immunity and parental provisioning rate in house sparrows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Condition-dependent effects of corticosterone on a carotenoid-based begging signal in house sparrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155, pp.101-108. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259456v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of experimental increase of corticosterone levels on begging behavior, immunity and parental provisioning rate in house sparrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155, pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antagonistic effects of a Mhc class I allele on malaria-infected house sparrows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Birard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (3), pp.258-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2676,219 +2810,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interactions between (micro)plastics and mosquitoes: An interdisciplinary approach in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Reydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interactions between humans, mosquitoes, waters and plastics: an interdisciplinary approach in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Reydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S4-P21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2898,262 +3032,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and distribution of the arthropod vectors of the Gulf of Guinea Oceanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis M. P. Ceriaco; Ricardo F. De Lima; Martim Melo; Rayna C. Bell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity of the Gulf of Guinea Oceanic Islands : science and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.383-405, 2022, 978-3-031-06152-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of deforestation and habitat degradation on wildlife mosquito-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravinder N. M. Sehgal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafael Gutiérrez-López; James G. Logan; Josué Martinez-de La Puente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of diseases transmitted by mosquitoes to wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic, pp.127-142, 2022, Ecology and control of vector-borne diseases, 978-90-8686-931-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-931-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3163,244 +3297,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency between Hotspots of Antimicrobial Resistance and Hotspots of Plastic Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de glossaire pluridisciplinaire pour le projet VectoPlastic et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3468,51 +3602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EB2629E"/>
+    <w:nsid w:val="EC905C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124490344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202228915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139885967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05157165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N. Tchana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153694" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.569230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Harrigan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1968" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-164D9DP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZM1FWLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Z Lendvai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04105.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1PDW5RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X13X824-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHP5201-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01141.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5JMZTX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04806958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder N. M. Sehgal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-931-2_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04789485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124490344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202228915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139885967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-026-07319-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05157165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reydel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N. Tchana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez L&#243;pez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.569230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002141" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Harrigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1968" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-164D9DP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZM1FWLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Z Lendvai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04105.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1PDW5RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.10.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X13X824-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHP5201-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01141.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5JMZTX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04806958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-0_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder N. M. Sehgal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-931-2_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04789485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>