--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">202228915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-sZEl7EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000139885967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,2592 +236,2592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil palm expansion reshapes Culicoides assemblages and avian haemosporidian infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris K Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 19 (1), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-026-07319-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrospective réflexive sur l’organisation du travail en interdisciplinarité : un projet relatif au nexus moustique-plastique-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Reydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 34 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocalliphora larvae: moderate but lasting carry-over effects on yearling and mother coloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian N Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fargevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Sandmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Rey-Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (4), pp.araf044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/araf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic responses of Plasmodium relictum to competent and non-competent mosquito bites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian N. Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (11), pp.20250464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2025.0464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring mosquito richness in an understudied area: Can environmental DNA metabarcoding be a complementary approach to adult trapping?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Egeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (4), pp.456-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485323000147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Covas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martim Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can microplastics facilitate the emergence of infectious diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 823, pp.153694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding options to study eukaryotic endoparasites of birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martim Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (16), pp.10821-10833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian blood parasite richness decreases with major histocompatibility complex class I loci number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.20210253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is host selection by mosquitoes driving vector specificity of parasites? A review on the avian malaria model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.569230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, prevalence and host specificity of avian parasites in southern Tunisian oases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnim Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaheddine Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145 (7), pp.971-978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182017002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of avian Plasmodium expansion under climate change.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01126⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of avian Plasmodium expansion under climate change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan J Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781617v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium relictum infection and MHC diversity in the house sparrow (Passer domesticus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278 (1709), pp.1264-1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2010.1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adám Z Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 160, pp.30-35. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+              <w:t xml:space="preserve">, 2009, 160 (1), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361222v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Early developmental conditions affect stress response in juvenile but not in adult house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zoltan Lendvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 160 (1), pp.30-35. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+              <w:t xml:space="preserve">, 2009, 160, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351251v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifying selection on MHC class I in the house sparrow (Passer domesticus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (7), pp.1331-1340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04105.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-dependent effects of corticosterone on a carotenoid-based begging signal in house sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53, pp.266-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental increase of corticosterone levels on begging behavior, immunity and parental provisioning rate in house sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155, pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic effects of a Mhc class I allele on malaria-infected house sparrows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Birard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (3), pp.258-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2810,219 +2831,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interactions between (micro)plastics and mosquitoes: An interdisciplinary approach in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Reydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interactions between humans, mosquitoes, waters and plastics: an interdisciplinary approach in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Reydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S4-P21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3032,262 +3053,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and distribution of the arthropod vectors of the Gulf of Guinea Oceanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Makanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis M. P. Ceriaco; Ricardo F. De Lima; Martim Melo; Rayna C. Bell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity of the Gulf of Guinea Oceanic Islands : science and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.383-405, 2022, 978-3-031-06152-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of deforestation and habitat degradation on wildlife mosquito-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravinder N. M. Sehgal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafael Gutiérrez-López; James G. Logan; Josué Martinez-de La Puente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of diseases transmitted by mosquitoes to wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic, pp.127-142, 2022, Ecology and control of vector-borne diseases, 978-90-8686-931-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-931-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3297,244 +3318,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency between Hotspots of Antimicrobial Resistance and Hotspots of Plastic Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de glossaire pluridisciplinaire pour le projet VectoPlastic et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3602,51 +3623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC905C09"/>
+    <w:nsid w:val="A619CFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3833,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124490344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202228915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139885967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-026-07319-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05157165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reydel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N. Tchana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez L&#243;pez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.569230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002141" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Harrigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1968" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-164D9DP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZM1FWLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Z Lendvai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04105.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1PDW5RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.10.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X13X824-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHP5201-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01141.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5JMZTX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04806958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-0_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder N. M. Sehgal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-931-2_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04789485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0407-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124490344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202228915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-sZEl7EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139885967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Makanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-026-07319-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05157165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loiseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Tchana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fargevieille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sandmeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rey-Granado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N. Tchana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2025.0464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153694" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0253" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.569230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Ayadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Selmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammouda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Harrigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-164D9DP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Z Lendvai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZM1FWLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zoltan Lendvai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04105.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1PDW5RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.10.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X13X824-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PHP5201-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01141.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5JMZTX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04806958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Makanga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-0_15" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder N. M. Sehgal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-931-2_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04789485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>