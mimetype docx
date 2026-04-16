--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -297,303 +297,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontres emmurées - la place de l'action culturelle en prison et ses dynamiques relationnelles à travers l’exemple des prisons de Lyon (1980-2012)</w:t>
+                <w:t xml:space="preserve">Les traces de l'éphémère : retours sur une méthodologie indiciaire au service d'une analyse rétrospective de chantiers artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LHUMAIN (Langage(s) HUmanités Média-tions Apprentissages Interactions de l'Université Paul Valéry), Dec 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du GIS Arts &amp; Éducation : Journée méthodologique doctorant.es et étudiant.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national supérieur de l’éducation artistique et culturelle du Cnam, Sep 2025, Guingamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488051v1</w:t>
+                <w:t xml:space="preserve">hal-05296633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de l'éphémère : retours sur une méthodologie indiciaire au service d'une analyse rétrospective de chantiers artistiques</w:t>
+                <w:t xml:space="preserve">Rencontres emmurées - la place de l'action culturelle en prison et ses dynamiques relationnelles à travers l’exemple des prisons de Lyon (1980-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du GIS Arts &amp; Éducation : Journée méthodologique doctorant.es et étudiant.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national supérieur de l’éducation artistique et culturelle du Cnam, Sep 2025, Guingamp, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LHUMAIN (Langage(s) HUmanités Média-tions Apprentissages Interactions de l'Université Paul Valéry), Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296633v1</w:t>
+                <w:t xml:space="preserve">hal-05488051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et réinsertion : étudier l’originalité de projets partenariaux dans le secteur socio-éducatif suivant une approche multiscalaire et par l’usage d’archives audiovisuelles</w:t>
+                <w:t xml:space="preserve">Sous le regard foucaldien : des chantiers d'art avec des adolescents difficiles comme espaces d'une hétérotopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Atelier de la recherche en histoire de l’éducation : Soirée jeunes chercheuses et jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association transdisciplinaire pour les recherches en histoire sur l'éducation (ATRHE), Jun 2025, (distanciel), France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ECP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP - UR 4571), Apr 2025, (distanciel). Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136072v1</w:t>
+                <w:t xml:space="preserve">hal-05037368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le regard foucaldien : des chantiers d'art avec des adolescents difficiles comme espaces d'une hétérotopie ?</w:t>
+                <w:t xml:space="preserve">Entre art et réinsertion : étudier l’originalité de projets partenariaux dans le secteur socio-éducatif suivant une approche multiscalaire et par l’usage d’archives audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ECP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP - UR 4571), Apr 2025, (distanciel). Lyon, France</w:t>
+              <w:t xml:space="preserve">L’Atelier de la recherche en histoire de l’éducation : Soirée jeunes chercheuses et jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association transdisciplinaire pour les recherches en histoire sur l'éducation (ATRHE), Jun 2025, (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037368v1</w:t>
+                <w:t xml:space="preserve">hal-05136072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêter main forte aux artistes : collaborations singulières entre artistes plasticiens et jeunes en difficulté</w:t>
               </w:r>
@@ -918,204 +918,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlez-nous de... la Recherche-création comme dialogue entre les arts et les sciences</w:t>
+                <w:t xml:space="preserve">The art of working together: Art projects for young people ‘in difficulty’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle annuel de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Jun 2023, Lyon (ENS Lyon), France. https://www.bibliotheque-diderot.fr/acces-rapides/agenda/parlez-nous-de-la-recherche-creation-comme-dialogue-entre-les-arts-et-les</w:t>
+              <w:t xml:space="preserve">International mid-term Conference Education as Commons. Democratic Values, Social Justice and Inclusion in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Sociologia (AIS) - Sezione Educazione, Apr 2023, Palerme (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226655v1</w:t>
+                <w:t xml:space="preserve">hal-04225968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The art of working together: Art projects for young people ‘in difficulty’</w:t>
+                <w:t xml:space="preserve">Parlez-nous de... la Recherche-création comme dialogue entre les arts et les sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International mid-term Conference Education as Commons. Democratic Values, Social Justice and Inclusion in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Sociologia (AIS) - Sezione Educazione, Apr 2023, Palerme (Italy), France</w:t>
+              <w:t xml:space="preserve">Cycle annuel de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Jun 2023, Lyon (ENS Lyon), France. https://www.bibliotheque-diderot.fr/acces-rapides/agenda/parlez-nous-de-la-recherche-creation-comme-dialogue-entre-les-arts-et-les</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225968v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1146,64 +1146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisser le social, tisser les savoi-arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4BF18CC"/>
+    <w:nsid w:val="B161A2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2051,51 +2051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-lucarelli-le-jouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9162-5951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266131255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli-Le Jouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire LUCARELLI - LE JOUAN" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Karray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidef2022.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc RIA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05081802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli - Le Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-lucarelli-le-jouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9162-5951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266131255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli-Le Jouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire LUCARELLI - LE JOUAN" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Karray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidef2022.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc RIA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05081802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli - Le Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>