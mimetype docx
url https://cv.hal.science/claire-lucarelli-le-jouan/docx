--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -228,96 +228,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les traces : du contexte historique jusqu’à l’analyse didactique. Étude d’un réseau collaboratif avec des artistes de l’art contemporain</w:t>
+                <w:t xml:space="preserve">Rencontres emmurées - la place de l'action culturelle en prison et ses dynamiques relationnelles à travers l’exemple des prisons de Lyon (1980-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de recherche de l'Inspé de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Caen Normandie, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LHUMAIN (Langage(s) HUmanités Média-tions Apprentissages Interactions de l'Université Paul Valéry), Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037367v1</w:t>
+                <w:t xml:space="preserve">hal-05488051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l'éphémère : retours sur une méthodologie indiciaire au service d'une analyse rétrospective de chantiers artistiques</w:t>
               </w:r>
@@ -366,756 +366,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontres emmurées - la place de l'action culturelle en prison et ses dynamiques relationnelles à travers l’exemple des prisons de Lyon (1980-2012)</w:t>
+                <w:t xml:space="preserve">Sous le regard foucaldien : des chantiers d'art avec des adolescents difficiles comme espaces d'une hétérotopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LHUMAIN (Langage(s) HUmanités Média-tions Apprentissages Interactions de l'Université Paul Valéry), Dec 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ECP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP - UR 4571), Apr 2025, (distanciel). Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488051v1</w:t>
+                <w:t xml:space="preserve">hal-05037368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le regard foucaldien : des chantiers d'art avec des adolescents difficiles comme espaces d'une hétérotopie ?</w:t>
+                <w:t xml:space="preserve">Entre art et réinsertion : étudier l’originalité de projets partenariaux dans le secteur socio-éducatif suivant une approche multiscalaire et par l’usage d’archives audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ECP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP - UR 4571), Apr 2025, (distanciel). Lyon, France</w:t>
+              <w:t xml:space="preserve">L’Atelier de la recherche en histoire de l’éducation : Soirée jeunes chercheuses et jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association transdisciplinaire pour les recherches en histoire sur l'éducation (ATRHE), Jun 2025, (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037368v1</w:t>
+                <w:t xml:space="preserve">hal-05136072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et réinsertion : étudier l’originalité de projets partenariaux dans le secteur socio-éducatif suivant une approche multiscalaire et par l’usage d’archives audiovisuelles</w:t>
+                <w:t xml:space="preserve">Prêter main forte aux artistes : collaborations singulières entre artistes plasticiens et jeunes en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Atelier de la recherche en histoire de l’éducation : Soirée jeunes chercheuses et jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association transdisciplinaire pour les recherches en histoire sur l'éducation (ATRHE), Jun 2025, (distanciel), France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Un personnel de renfort ? Pour une sociologie (politique) des coulisses et bureaux des mondes de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Grenoble; UMR PACTE, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136072v1</w:t>
+                <w:t xml:space="preserve">hal-05488046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêter main forte aux artistes : collaborations singulières entre artistes plasticiens et jeunes en difficulté</w:t>
+                <w:t xml:space="preserve">Saisir les traces : du contexte historique jusqu’à l’analyse didactique. Étude d’un réseau collaboratif avec des artistes de l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Un personnel de renfort ? Pour une sociologie (politique) des coulisses et bureaux des mondes de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Grenoble; UMR PACTE, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cycle de recherche de l'Inspé de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Caen Normandie, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488046v1</w:t>
+                <w:t xml:space="preserve">hal-05037367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pour réinsérer ? Des prisons de Lyon à la réinsertion des jeunes « en difficulté » par les chantiers artistiques (1990-2015)</w:t>
+                <w:t xml:space="preserve">L’hypothèse de la rencontre, de l’art en prison au travail avec l’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATRHE; CIRNEF, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">1ère Rencontre internationale de Montréal sur l’éducation en prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Québec à Montréal (UQAM); Cégep Marie-Victorin; Société de criminologie du Québec; UNESCO, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615696v1</w:t>
+                <w:t xml:space="preserve">hal-04757403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypothèse de la rencontre, de l’art en prison au travail avec l’artiste</w:t>
+                <w:t xml:space="preserve">L'art pour réinsérer ? Des prisons de Lyon à la réinsertion des jeunes « en difficulté » par les chantiers artistiques (1990-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lucarelli-Le Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre internationale de Montréal sur l’éducation en prison</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Québec à Montréal (UQAM); Cégep Marie-Victorin; Société de criminologie du Québec; UNESCO, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE; CIRNEF, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757403v1</w:t>
+                <w:t xml:space="preserve">hal-04615696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux partagés en recherche création macSUP.</w:t>
+                <w:t xml:space="preserve">Travailler pour un artiste : des dispositifs d'insertion d'adolescents &amp;quot;en difficulté&amp;quot; aux pratiques éducatives, de 1980 à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Arts &amp; Culture dans l'Enseignement Supérieur (JACES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d’art contemporain de Lyon; Université de Lyon, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de l'Education (LLE), Jan 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226619v1</w:t>
+                <w:t xml:space="preserve">hal-04226669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler pour un artiste : des dispositifs d'insertion d'adolescents &amp;quot;en difficulté&amp;quot; aux pratiques éducatives, de 1980 à aujourd'hui</w:t>
+                <w:t xml:space="preserve">The art of working together: Art projects for young people ‘in difficulty’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de l'Education (LLE), Jan 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">International mid-term Conference Education as Commons. Democratic Values, Social Justice and Inclusion in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Sociologia (AIS) - Sezione Educazione, Apr 2023, Palerme (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226669v1</w:t>
+                <w:t xml:space="preserve">hal-04225968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The art of working together: Art projects for young people ‘in difficulty’</w:t>
+                <w:t xml:space="preserve">Parlez-nous de... la Recherche-création comme dialogue entre les arts et les sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International mid-term Conference Education as Commons. Democratic Values, Social Justice and Inclusion in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Sociologia (AIS) - Sezione Educazione, Apr 2023, Palerme (Italy), France</w:t>
+              <w:t xml:space="preserve">Cycle annuel de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Jun 2023, Lyon (ENS Lyon), France. https://www.bibliotheque-diderot.fr/acces-rapides/agenda/parlez-nous-de-la-recherche-creation-comme-dialogue-entre-les-arts-et-les</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225968v1</w:t>
+                <w:t xml:space="preserve">hal-04226655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlez-nous de... la Recherche-création comme dialogue entre les arts et les sciences</w:t>
+                <w:t xml:space="preserve">Lieux partagés en recherche création macSUP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle annuel de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Diderot de Lyon, Jun 2023, Lyon (ENS Lyon), France. https://www.bibliotheque-diderot.fr/acces-rapides/agenda/parlez-nous-de-la-recherche-creation-comme-dialogue-entre-les-arts-et-les</w:t>
+              <w:t xml:space="preserve">Journées Arts &amp; Culture dans l'Enseignement Supérieur (JACES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’art contemporain de Lyon; Université de Lyon, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226655v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1146,64 +1146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisser le social, tisser les savoi-arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesmine Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire LUCARELLI - LE JOUAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B161A2DA"/>
+    <w:nsid w:val="D14DE75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2051,51 +2051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-lucarelli-le-jouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9162-5951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266131255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli-Le Jouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire LUCARELLI - LE JOUAN" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Karray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidef2022.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc RIA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05081802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli - Le Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-lucarelli-le-jouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9162-5951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266131255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli-Le Jouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire LUCARELLI - LE JOUAN" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Karray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510684v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidef2022.sciencesconf.org/resource/page/id/1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc RIA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05081802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucarelli - Le Jouan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>