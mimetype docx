--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>