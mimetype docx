--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friction to Cooperation: Rethinking Heterogeneous Positions in Collaborate Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2026 conference of stsing e.V. - Before Ruins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, stsing e.V., German Science and Technology Studies (STS) association, Mar 2026, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Eck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>