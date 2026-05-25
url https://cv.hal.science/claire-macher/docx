--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friction to Cooperation: Rethinking Heterogeneous Positions in Collaborate Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2026 conference of stsing e.V. - Before Ruins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, stsing e.V., German Science and Technology Studies (STS) association, Mar 2026, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Macher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protected areas as living labs ? Lessons learned &amp; future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00175-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.106764. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder engagement in participatory research in French marine and freshwater social-ecological systems: A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne‐jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e12304. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Motova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bastardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Steins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Kraan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorne Richard Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.307-325. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-019-09685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From no whinge scenarios to viability tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumgärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.183-188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Impact Assessment (SIA) in fisheries: Implementation in EU fishing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Malvarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management (vol 223, pg 503, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.1283-1283. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Curtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mariat-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does MMEY Mitigate the Bioeconomic Effects of Climate Change for Mixed Fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahad-Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.317 - 332. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rasmus Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating trade-offs in alternative catch share systems: an individual-based bio-economic model applied to the Bay of Biscay sole fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (10), pp.1663-1679. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remuneration systems used in the fishing sector and their consequences on crew wages and labor rent creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Territorial and Maritime Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40152-017-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du GREThA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Ahad Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Levring Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyre Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to determine the distributional effects of quota management in fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modes of fisheries governance: Implementation of the landing obligation in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Buisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the share remuneration system on fisheries management targets and rent distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzéréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/679970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Innes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of discards and survival rate on the Maximum Sustainable Yield estimation based on landings or catches maximisation: Application to the nephrops fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.207--214. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do fishermen discard? Distribution and quantification of the causes of discards in the Southern Bay of Biscay passive gear fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating MSY and MEY in multi-species and multi-fleet fisheries, consequences and limits: an application to the Bay of Biscay mixed fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp. 64-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quota management in a context of non-transferability of fishing rights: The French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zidane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-economic analysis of experimental selective devices in the Norway lobster (Nephrops norvegicus) fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring representative economic data: survey data-collection methods in France for implementing the Common Fisheries Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Quillérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (8), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selectivity and effort cost: A simple bioeconomic model with an application to the Bay of Biscay Nephrops fishery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit analysis of improving trawl selectivity in the case of discards: The Nephrops norvegicus fishery in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.76-89. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friction to Cooperation: Rethinking Heterogeneous Positions in Collaborate Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2026 conference of stsing e.V. - Before Ruins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, stsing e.V., German Science and Technology Studies (STS) association, Mar 2026, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference of the European Association of Fisheries Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economist, May 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Producer Organisations (POs) in the allocation and consumption of fishing quotas: case study on Bay of Biscay sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of strong user rights in fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a partnership bio-economic decision-support framework for fisheries management with stakeholders: challenges and opportunities towards trans-disciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Future Oceans2 IMBeR Open Science Conference, 17-21 June 2019, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merzereaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBER, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Private Benefits and Costs of Selectivity in the Fishing Industry : a Simple Bioeconomic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From trawl to pots: a bio-economic analysis of gear change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower selectivity as a consequence of higher fuel costs? A simple bio-economic model and an application to the french Nephrops fishery in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boncoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Biennial Conference of the International Institute of Fisheries Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the social cost of discarding : the case of the Nephrops trawl fishery's discards in the bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Systémique des Pêches. Vers une vision intégrée des ressources halieutiques et de leur valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Boulogne sur Mer, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a bioeconomic simulation tool of fisheries dynamics: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop : Marine protected areas as living labs : lessons learned & future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre la pêcherie chalutière langoustinière du golfe de Gascogne et celle au casier à langoustine de Loch Torridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Talidec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des organisations de producteurs dans l'allocation et la consommation des quotas de pêche en France : Étude de cas sur la sole du Golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of producer organisations (POS) in the allocation and consuption of fishing quotas: Case study on Bay of Biscay common sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER. 2023, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations Scientifiques-Acteurs à l'Ifremer - Panorama et retours d’expériences - Résultats d’enquête - Projet PARTAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions jointes et mesures de gestion des pêcheries mixtes: application à la pêcherie langoustinière du golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Eck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04492230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumg&#228;rtner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Malvarosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.11.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01899143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahad-Ciss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill-Milly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Guillen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40152-017-0056-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.04.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. de Vos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Buisman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7FDSN26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/679970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauconnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.02.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.12.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DTWXVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidane Larabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KPJ3JZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Raveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mehault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quill&#233;rou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359860v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Talidec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2007.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Eck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frangoudes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;sard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzereaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versmisse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>