--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -17,55 +17,121 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Claire Maheo </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV Claire Mahéo</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">claire-maheo</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9502-5205</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -184,565 +250,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tracances ou la dimension touristique des nouvelles formes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles situations d'intermédiation territoriale : l'exemple des quart-lieux périphériques (espaces de coworkation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles situations d’intermédiation territoriale : l’exemple des « quart-lieux » périphériques (espaces de coworkation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.31-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2021.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des injonctions : la co-conception des dispositifs dits innovants dans les institutions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Suppl. A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -752,1324 +818,1324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux du numérique sur les territoires au prisme des tracances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences, pratiques et savoirs ‘Territoire et numérique’ : Les reconfigurations territoriales par le numérique : Vers une société numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Nov 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et enjeux des espaces de coworkation insulaires et littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons partagés : défis et opportunités des espaces littoraux Tourisme, nomadisme numérique, sociétés, sports et entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ibn Zohr, Jul 2024, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives des espaces de coworkation pour le secteur du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ÈME CONGRÈS DU RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs numériques des collectivités territoriales autour du patrimoine : quelle innovation en communication touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Tourisme et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des injonctions : la co-conception des dispositifs dits innovants dans les institutions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les Injonctions dans les institutions culturelles : prescriptions et ajustements, MSH Paris Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le coworking le suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages de la dénomination « Bretagne Sud » : résultats d’une étude exploratoire auprès de communes bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design du logo des organisations en Bretagne Sud : Résultats d'une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Territoires fabriqués, territoires instrumentalisés » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconversion d'anciennes routes économiques fluviales en itinéraires touristiques durables : les canaux de Bretagne, de la stratégie à l'implication des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes touristiques et itinéraires culturels, entre mémoire et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval, Université du Québec à Trois-Rivières, Université Paris 1 Pantéon-Sorbonne, Centre for Tourism and Cultural Change (Leeds University), Unitwin, Jun 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2079,235 +2145,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.286, 2020, 275357989X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication touristique, vers de nouvelles interfaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 9782763737416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2317,499 +2383,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bougeard-Delfosse; Vincent Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés : entre considération et négation de la complexité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses Universitaires de Rennes, pp.151-166, 2020, 978-2-7535-7989-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalité et influences : Le cas du Youtuber et des bloggeurs influents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marginalité, échec ou utilité sociale, coll. Echanges, EME éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires touristiques, territoire de communication, quelle cohérence ? L'exemple de l'agence Oeste Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication touristique, vers de nouvelles interfaces ? PUL, Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Construire la mémoire et élaborer un produit touristique : une même stratégie pour des publics différents est-elle possible ? Le cas de l'Anjou bleu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laurent Rieutort et Jacques Spindler (dir.), Le Tourisme de mémoire. Un atout pour les collectivités territoriales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en communication touristique du &amp;quot;Réseau des sites majeurs Vauban&amp;quot; par les collectivités territoriales en Bretagne : étude de cas de la Tour de Camaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.163-182, 2012, 276379758X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2819,147 +2885,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2969,118 +3035,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design du logo et identité territoriale des organisations : quel effet du &amp;quot;Bretagne Sud&amp;quot; sur les attitudes et comportements du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3146,51 +3212,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C9255060"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3227,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn H&#233;naff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-5205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn H&#233;naff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>