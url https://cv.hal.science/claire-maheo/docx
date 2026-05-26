--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -921,217 +921,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689613v1</w:t>
+                <w:t xml:space="preserve">hal-04606892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606892v1</w:t>
+                <w:t xml:space="preserve">hal-04689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et enjeux des espaces de coworkation insulaires et littoraux</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9255060"/>
+    <w:nsid w:val="891A46D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3445,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-5205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn H&#233;naff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-5205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn H&#233;naff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>