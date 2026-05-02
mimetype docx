--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -250,7876 +250,7876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Revirement important concernant la confirmation tacite du contrat conclu hors établissement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.DCO202b9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Formalisme du contrat conclu hors établissement, formalisme du bordereau de rétractation et nullité du contrat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.DCO202a6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Revirement important concernant la confirmation tacite du contrat conclu hors établissement »</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du contrat conclu hors établissement en raison de l’imprécision du délai d’exécution des prestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO202b9</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024, pp.DCO202c1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes en ligne et le droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Review / 比較法学 [Hikaku hōgaku]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portée de l’effacement des dettes dans le cadre d’une procédure de rétablissement personnel sans liquidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.DCO201z4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nullité du contrat conclu hors établissement en raison de l’imprécision du délai d’exécution des prestations</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éligibilité de l’entrepreneur individuel à responsabilité limitée aux procédures de surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO202c1</w:t>
-[...101 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024, pp.DCO201z3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit viager au logement : double confirmation relative à la manifestation de volonté du conjoint survivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 285, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éligibilité de l’entrepreneur individuel à responsabilité limitée aux procédures de surendettement des particuliers</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de la différence des points de départ de prescription applicables aux dettes d’un héritier envers la succession et aux créances d’un héritier contre la succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 288, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inesatta prestazione nel contrat du voyage à forfait e il sistema rimediale nel diritto francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Facoltà Giuridica di Camerino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.7303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande en requalification d’un contrat en bail commercial et clauses réputées non écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO201z3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité de la différence des points de départ de prescription applicables aux dettes d’un héritier envers la succession et aux créances d’un héritier contre la succession</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DCO201g2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibilité de réparer le préjudice subi par le créancier dont la dette est effacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201y1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de non-professionnel et clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201q2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-conformité de l’ « ordonnance Tourisme » au droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201t9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Libéralités entre époux – Quotité disponible spéciale entre époux », Art. 1091 à 1100 : fasc. 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de groupe, clause abusive et qualité de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201i3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la publicité comparative sur le comportement de ses destinataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201n4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques commerciales déloyales dans les contrats d’assurance dits &amp;quot;unit-linked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201k3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de prêt libellé en devises étrangères : régime de l’action en restitution consécutive à une action en déclaration de clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201t4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause et moment d’extinction de l’usufruit donné à autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 288, à paraître</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2023, 3, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renversement de la charge de la preuve de la régularité du contrat conclu hors établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201k2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de la qualité de non-professionnel pour une société concluant un contrat ayant un rapport direct avec son activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201y0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge de l’exécution en matière de clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DCO201p2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l’imprescriptibilité de l’action tendant à faire déclarer une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201i2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un arrêt sur les prêts libellés en devise étrangère !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201l7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du droit aux intérêts : Devoir du juge de moduler le taux d’intérêt légal dans les contrats de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201r9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession d’une personne placée en établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : questions choisies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, dossier 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caducité du plan conventionnel de surendettement et droit de poursuite du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DCO201p3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses de déchéance du terme abusives dans des contrats de prêt immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201n3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la qualification du contrat sur le point de départ du délai de rétractation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201q3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions de la CJUE sur l’appréciation du caractère abusif d’une clause et sur la notion de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201v3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devise étrangère entre droit de la responsabilité civile et droit des clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201s0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de l’indemnité de rapport d’une donation avec charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions importantes à propos de la délivrance du legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux autour de l’assurance-vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7•8, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Précisions importantes à propos de la délivrance du legs</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du surendettement sur la déchéance du terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation du prêteur en cas de restructuration de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201g4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée de la décision d’admission de créance versus clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201l2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de l’article 909 du Code civil, alinéa 1er, du Code civil (incapacité relative de recevoir pour les membres des professions de santé) : 2 poids, 2 mesures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.27</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Calcul de l’indemnité de rapport d’une donation avec charge</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gare aux clauses abusives dans les conventions d’honoraires d’avocat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habilitation familiale par représentation : la donation par la personne habilitée est autorisée mais conditionnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.31</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Autorité de la chose jugée de la décision d’admission de créance versus clauses abusives</w:t>
+              <w:t xml:space="preserve">, 2022, 3, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère alternatif, et non cumulatif, des critères des clauses abusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201l2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Effets du surendettement sur la déchéance du terme</w:t>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques décisions à la croisée des successions et de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’indemnité de réduction en l’absence d’indivision successorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;rapport spécial&amp;quot; des libéralités adressées au conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une convention d’honoraires d’avocat passée au crible de la Cour de justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201w0</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Obligation du prêteur en cas de restructuration de crédit</w:t>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être ou ne pas être consommateur (ou professionnel) : telle est la question !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201g4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prêts libellés en devise étrangère entre droit de la responsabilité civile et droit des clauses abusives</w:t>
+              <w:t xml:space="preserve">, 2022, pp.DCO201a9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction du défaut d’informations relatives au droit de rétractation dans les contrats conclus hors établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201s0</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’inesatta prestazione nel contrat du voyage à forfait e il sistema rimediale nel diritto francese</w:t>
+              <w:t xml:space="preserve">, 2022, pp.DCO201b3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclairages jurisprudentiels sur deux difficultés liquidatives : le rapport de l’avantage indirect et la créance de gestion de l’indivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts libellés en devises étrangères dans la ligne de mire de la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de l’incapacité relative de recevoir un legs des auxiliaires de vie à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de testament mystique sans capacité de lire du testateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.7070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts libellés en devises étrangères dans la ligne de mire de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.6903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère abusif d’une clause de déchéance du terme dans un contrat de prêt : la Cour de cassation s’en remet à la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.425u3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le légataire universel a-t-il la qualité d’héritier l’autorisant à agir en révocation pour ingratitude du donataire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l’incapacité de recevoir de l’ami médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité de l’incapacité de recevoir à titre gratuit des auxiliaires de vie à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testament olographe : le testateur doit comprendre la langue dans laquelle il écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier peut-il opposer la force majeure au débiteur pour récupérer le prix déjà versé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.395u6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau cas d’indignité successorale pour cause de violences intrafamiliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.6738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit héritier ? Ou l’épineuse question de l’identification du bénéficiaire de l’assurance-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteur du recel successoral : distinction entre la qualité d’héritier et d’indivisaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits rappels sur les éléments constitutifs d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni rapport successoral ni recel successoral sans instance en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects procéduraux et matériels de l’action en nullité contre une donation de somme d’argent intentée par un héritier du donateur commun en biens – Réflexion à partir d’un arrêt de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...200 lines deleted...]
-                <w:t xml:space="preserve">« Libéralités entre époux – Quotité disponible spéciale entre époux », Art. 1091 à 1100 : fasc. 30</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un défi pour le droit des contrats : les qualifications contractuelles incertaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, dossier 12, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications jurisprudentielles sur le mandataire successoral et le partage judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7•8, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières précisions sur le régime de la vente d’un bien indivis sur autorisation judiciaire de l’article 815-5-1 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inefficacité de la révocation de la promesse pendant le temps laissé au bénéficiaire pour opter est-elle contraire au principe constitutionnel de liberté contractuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Spécial des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le droit des successions et des libéralités rencontre le régime général des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incapacité de recevoir de l’amie infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article L. 132-13 du Code des assurances et le droit des successions et des libéralités - Pour la réintégration dans la succession des primes d’assurances-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de rapport pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirage limité de bronzes posthumes et usufruit spécial du conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsie d’une donation au dernier vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la fin justifie les moyens : à propos de la dernière condamnation de la France par la Cour européenne des droits de l’homme en matière d’enfant adultérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de parallélisme des formes à respecter pour la modification du bénéficiaire de l’assurance-vie initialement désigné par voie testamentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7•8, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne faut pas confondre renonciation à la demande d’attribution préférentielle et renonciation à l’attribution préférentielle !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation du domaine de l’incapacité de recevoir à titre gratuit : le curateur et son époux peuvent recevoir des libéralités du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si de toute l’année le pire des mois est février, méfie-toi aussi de mars et de ses giboulées&amp;quot; : pluie de précisions relatives aux droits et devoirs de l’usufruitier, à la qualification de dispositions testamentaires et à l’imputation des libéralités faites au conjoint survivant !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de représentation de l’héritier exhérédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7•8, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau dispositif législatif de lutte contre les indivisions successorales en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (juillet-décembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.6550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions utiles sur le droit de retour légal des père et mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux confirmations en matière de représentation successorale et de division de la dette héréditaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De précieux éclairages sur le droit de retour légal des collatéraux privilégiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire de droits successifs est titulaire de l’action en réduction d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux original, solutions classiques : un arrêt deux en un sur la réserve et la notion de libéralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-juin 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.6486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À défaut d’intention libérale, pas de donation (directe ou indirecte) rapportable !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux règles relatives à la fiscalité successorale déclarées conformes à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de conseil du notaire sur les conséquences fiscales d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du notaire et du généalogiste : un acte de notoriété peut en cacher un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité. – Droits propres de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2022)</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance-vie du majeur sous tutelle et recouvrement par la CARSAT à l’ouverture de la succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’indivision entre le légataire universel et l’héritier réservataire en cas de réduction en valeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction des libéralités : il faut la demander, au moins tacitement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du legs par l’associé majoritaire d’un immeuble appartenant à la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité absolue ou relative du mandat irrégulier de l’agent immobilier : la vérité n’est pas là où on le croit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (juillet-décembre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 213, pp.7303</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Cause et moment d’extinction de l’usufruit donné à autrui</w:t>
+              <w:t xml:space="preserve">, 2018, 156, pp.6412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un droit de l'homme à hériter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la loi de ratification de l’ordonnance portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.6460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adultère est encore une cause de révocation pour ingratitude !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.21</w:t>
-[...1158 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2021)</w:t>
+              <w:t xml:space="preserve">, 2018, 1, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité délictuelle du contractant à l’égard des tiers : le réveil de la relativité de la faute contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.7070</w:t>
-[...2193 lines deleted...]
-                <w:t xml:space="preserve">L’inefficacité de la révocation de la promesse pendant le temps laissé au bénéficiaire pour opter est-elle contraire au principe constitutionnel de liberté contractuelle ?</w:t>
+              <w:t xml:space="preserve">, 2017, 151, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argumentation dans les grandes conclusions en matière civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Spécial des Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.8</w:t>
-[...1779 lines deleted...]
-                <w:t xml:space="preserve">Minorité. – Droits propres de l’enfant</w:t>
+              <w:t xml:space="preserve">, 2017, 70, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité. - Audition du mineur en justice. - Défense de ses intérêts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-[...653 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses abusives et la recodification du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.1208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses abusives du code de la consommation : un professionnel peut s'en prévaloir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle application de la réglementation européenne contre les clauses abusives en matière de prêts hypothécaires espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515931v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-02215422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8277,403 +8277,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QPC et droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question prioritaire de constitutionnalité (QPC) et droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57, 2020, 9782247196111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques commerciales réglementées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Action Droit de la consommation 2021-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, titre 13, 2020, 9782247192120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.57, 2020, 9782247196111</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi française passée au filtre des normes internationales : du grain à moudre pour le juge de droit commun (Arrêt Cafés Jacques Vabre, Cass., ch. mixte, 24 mai 1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Panthéon-Assas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes conclusions du Parquet général de la Cour de cassation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13, 2017, 9791090429949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La loi française passée au filtre des normes internationales : du grain à moudre pour le juge de droit commun (Arrêt Cafés Jacques Vabre, Cass., ch. mixte, 24 mai 1975)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QPC : peut-on requalifier le rôle de filtre de la Cour de cassation en véritable contrôle de constitutionnalité ? (Arrêt Société de requalification des quartiers anciens, Cass. 3e civ., 13 juill. 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes conclusions du Parquet général de la Cour de cassation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13, 2017, 9791090429949</w:t>
+              <w:t xml:space="preserve">Les grandes conclusions du Parquet général de la Cour de cassation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32, 2017, 9791090429949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du droit civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touzain, Antoine; Leveneur, Laurent; Péglion-Zika, Claire-Marie. Editions Panthéon-Assas, pp.225, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche transversale du droit civil - Étude de dynamiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris - Panthéon - Assas, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05028911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8683,114 +8803,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de clause abusive - Étude de droit de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Paris 2 Panthéon-Assas, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04515839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8858,51 +8978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F823A5F7"/>
+    <w:nsid w:val="22DF1C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-marie-peglion-zika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5940-9347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176995293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Mantovani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-marie-peglion-zika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5940-9347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176995293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Mantovani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>