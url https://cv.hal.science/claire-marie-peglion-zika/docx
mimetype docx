--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -181,7945 +181,7945 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portée de l’effacement des dettes dans le cadre d’une procédure de rétablissement personnel sans liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.DCO201z4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Nullité du contrat pour manquement aux obligations précontractuelles d’information »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.DCO202a5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formalisme du contrat conclu hors établissement, formalisme du bordereau de rétractation et nullité du contrat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.DCO202a6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Revirement important concernant la confirmation tacite du contrat conclu hors établissement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.DCO202b9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Formalisme du contrat conclu hors établissement, formalisme du bordereau de rétractation et nullité du contrat »</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du contrat conclu hors établissement en raison de l’imprécision du délai d’exécution des prestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO202a6</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nullité du contrat conclu hors établissement en raison de l’imprécision du délai d’exécution des prestations</w:t>
+              <w:t xml:space="preserve">, 2024, pp.DCO202c1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes en ligne et le droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Review / 比較法学 [Hikaku hōgaku]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éligibilité de l’entrepreneur individuel à responsabilité limitée aux procédures de surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO202c1</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Portée de l’effacement des dettes dans le cadre d’une procédure de rétablissement personnel sans liquidation</w:t>
+              <w:t xml:space="preserve">, 2024, pp.DCO201z3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit viager au logement : double confirmation relative à la manifestation de volonté du conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 285, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de la différence des points de départ de prescription applicables aux dettes d’un héritier envers la succession et aux créances d’un héritier contre la succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 288, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée de la décision d’admission de créance versus clauses abusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO201z4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éligibilité de l’entrepreneur individuel à responsabilité limitée aux procédures de surendettement des particuliers</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DCO201l2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devise étrangère entre droit de la responsabilité civile et droit des clauses abusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.DCO201z3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit viager au logement : double confirmation relative à la manifestation de volonté du conjoint survivant</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DCO201s0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du surendettement sur la déchéance du terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation du prêteur en cas de restructuration de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201g4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de l’indemnité de rapport d’une donation avec charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 285, pp.19</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Constitutionnalité de la différence des points de départ de prescription applicables aux dettes d’un héritier envers la succession et aux créances d’un héritier contre la succession</w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux autour de l’assurance-vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 288, à paraître</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2023, 7•8, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions importantes à propos de la délivrance du legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de non-professionnel et clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201q2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-conformité de l’ « ordonnance Tourisme » au droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201t9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Libéralités entre époux – Quotité disponible spéciale entre époux », Art. 1091 à 1100 : fasc. 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de groupe, clause abusive et qualité de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201i3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inesatta prestazione nel contrat du voyage à forfait e il sistema rimediale nel diritto francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Mantovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali della Facoltà Giuridica di Camerino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.7303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande en requalification d’un contrat en bail commercial et clauses réputées non écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.DCO201g2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossibilité de réparer le préjudice subi par le créancier dont la dette est effacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.DCO201y1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Notion de non-professionnel et clauses abusives</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la publicité comparative sur le comportement de ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201q2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Non-conformité de l’ « ordonnance Tourisme » au droit de l’Union européenne</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DCO201n4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques commerciales déloyales dans les contrats d’assurance dits &amp;quot;unit-linked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.DCO201t9</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Libéralités entre époux – Quotité disponible spéciale entre époux », Art. 1091 à 1100 : fasc. 30</w:t>
+              <w:t xml:space="preserve">, 2023, pp.DCO201k3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de prêt libellé en devises étrangères : régime de l’action en restitution consécutive à une action en déclaration de clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201t4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause et moment d’extinction de l’usufruit donné à autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renversement de la charge de la preuve de la régularité du contrat conclu hors établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201k2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de la qualité de non-professionnel pour une société concluant un contrat ayant un rapport direct avec son activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201y0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du juge de l’exécution en matière de clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DCO201p2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l’imprescriptibilité de l’action tendant à faire déclarer une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201i2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un arrêt sur les prêts libellés en devise étrangère !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201l7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du droit aux intérêts : Devoir du juge de moduler le taux d’intérêt légal dans les contrats de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201r9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession d’une personne placée en établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : questions choisies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, dossier 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caducité du plan conventionnel de surendettement et droit de poursuite du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DCO201p3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses de déchéance du terme abusives dans des contrats de prêt immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201n3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la qualification du contrat sur le point de départ du délai de rétractation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201q3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions de la CJUE sur l’appréciation du caractère abusif d’une clause et sur la notion de consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.DCO201v3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps de l’incapacité relative de recevoir un legs des auxiliaires de vie à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de testament mystique sans capacité de lire du testateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.7070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts libellés en devises étrangères dans la ligne de mire de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques décisions à la croisée des successions et de la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de l’article 909 du Code civil, alinéa 1er, du Code civil (incapacité relative de recevoir pour les membres des professions de santé) : 2 poids, 2 mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gare aux clauses abusives dans les conventions d’honoraires d’avocat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habilitation familiale par représentation : la donation par la personne habilitée est autorisée mais conditionnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère alternatif, et non cumulatif, des critères des clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;rapport spécial&amp;quot; des libéralités adressées au conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’indemnité de réduction en l’absence d’indivision successorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une convention d’honoraires d’avocat passée au crible de la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être ou ne pas être consommateur (ou professionnel) : telle est la question !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201a9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction du défaut d’informations relatives au droit de rétractation dans les contrats conclus hors établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201b3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclairages jurisprudentiels sur deux difficultés liquidatives : le rapport de l’avantage indirect et la créance de gestion de l’indivision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts libellés en devises étrangères dans la ligne de mire de la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.DCO201e2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité de l’incapacité de recevoir à titre gratuit des auxiliaires de vie à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le légataire universel a-t-il la qualité d’héritier l’autorisant à agir en révocation pour ingratitude du donataire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testament olographe : le testateur doit comprendre la langue dans laquelle il écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l’incapacité de recevoir de l’ami médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier peut-il opposer la force majeure au débiteur pour récupérer le prix déjà versé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.395u6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.6903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère abusif d’une clause de déchéance du terme dans un contrat de prêt : la Cour de cassation s’en remet à la Cour de justice de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.425u3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article L. 132-13 du Code des assurances et le droit des successions et des libéralités - Pour la réintégration dans la succession des primes d’assurances-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit héritier ? Ou l’épineuse question de l’identification du bénéficiaire de l’assurance-vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteur du recel successoral : distinction entre la qualité d’héritier et d’indivisaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits rappels sur les éléments constitutifs d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau cas d’indignité successorale pour cause de violences intrafamiliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.6738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects procéduraux et matériels de l’action en nullité contre une donation de somme d’argent intentée par un héritier du donateur commun en biens – Réflexion à partir d’un arrêt de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni rapport successoral ni recel successoral sans instance en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un défi pour le droit des contrats : les qualifications contractuelles incertaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, dossier 12, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications jurisprudentielles sur le mandataire successoral et le partage judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7•8, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières précisions sur le régime de la vente d’un bien indivis sur autorisation judiciaire de l’article 815-5-1 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inefficacité de la révocation de la promesse pendant le temps laissé au bénéficiaire pour opter est-elle contraire au principe constitutionnel de liberté contractuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Spécial des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le droit des successions et des libéralités rencontre le régime général des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incapacité de recevoir de l’amie infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de rapport pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirage limité de bronzes posthumes et usufruit spécial du conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de parallélisme des formes à respecter pour la modification du bénéficiaire de l’assurance-vie initialement désigné par voie testamentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7•8, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsie d’une donation au dernier vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la fin justifie les moyens : à propos de la dernière condamnation de la France par la Cour européenne des droits de l’homme en matière d’enfant adultérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne faut pas confondre renonciation à la demande d’attribution préférentielle et renonciation à l’attribution préférentielle !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation du domaine de l’incapacité de recevoir à titre gratuit : le curateur et son époux peuvent recevoir des libéralités du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si de toute l’année le pire des mois est février, méfie-toi aussi de mars et de ses giboulées&amp;quot; : pluie de précisions relatives aux droits et devoirs de l’usufruitier, à la qualification de dispositions testamentaires et à l’imputation des libéralités faites au conjoint survivant !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de représentation de l’héritier exhérédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7•8, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau dispositif législatif de lutte contre les indivisions successorales en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (juillet-décembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.6550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la loi de ratification de l’ordonnance portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.6460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adultère est encore une cause de révocation pour ingratitude !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-juin 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.6486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À défaut d’intention libérale, pas de donation (directe ou indirecte) rapportable !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux confirmations en matière de représentation successorale et de division de la dette héréditaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions utiles sur le droit de retour légal des père et mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De précieux éclairages sur le droit de retour légal des collatéraux privilégiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire de droits successifs est titulaire de l’action en réduction d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux original, solutions classiques : un arrêt deux en un sur la réserve et la notion de libéralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux règles relatives à la fiscalité successorale déclarées conformes à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de conseil du notaire sur les conséquences fiscales d’une donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du notaire et du généalogiste : un acte de notoriété peut en cacher un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité. – Droits propres de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Cause et moment d’extinction de l’usufruit donné à autrui</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance-vie du majeur sous tutelle et recouvrement par la CARSAT à l’ouverture de la succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.21</w:t>
-[...480 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              <w:t xml:space="preserve">, 2018, 5, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’indivision entre le légataire universel et l’héritier réservataire en cas de réduction en valeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.29</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Calcul de l’indemnité de rapport d’une donation avec charge</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction des libéralités : il faut la demander, au moins tacitement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.31</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Précisions importantes à propos de la délivrance du legs</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du legs par l’associé majoritaire d’un immeuble appartenant à la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.27</w:t>
-[...1283 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2021)</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité absolue ou relative du mandat irrégulier de l’agent immobilier : la vérité n’est pas là où on le croit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (juillet-décembre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.7070</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé constitutionnel (janvier-décembre 2020)</w:t>
+              <w:t xml:space="preserve">, 2018, 156, pp.6412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un droit de l'homme à hériter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argumentation dans les grandes conclusions en matière civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Spécial des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité délictuelle du contractant à l’égard des tiers : le réveil de la relativité de la faute contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 190, pp.6903</w:t>
-[...2896 lines deleted...]
-                <w:t xml:space="preserve">Minorité. – Droits propres de l’enfant</w:t>
+              <w:t xml:space="preserve">, 2017, 151, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle application de la réglementation européenne contre les clauses abusives en matière de prêts hypothécaires espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité. - Audition du mineur en justice. - Défense de ses intérêts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-[...826 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clauses abusives et la recodification du code de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.1208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses abusives du code de la consommation : un professionnel peut s'en prévaloir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02215422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04515931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8277,169 +8277,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques commerciales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Action Droit de la consommation 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, titre 13, 2020, 9782247192120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QPC et droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question prioritaire de constitutionnalité (QPC) et droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57, 2020, 9782247196111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521047v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04515987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi française passée au filtre des normes internationales : du grain à moudre pour le juge de droit commun (Arrêt Cafés Jacques Vabre, Cass., ch. mixte, 24 mai 1975)</w:t>
               </w:r>
@@ -8978,51 +8978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22DF1C76"/>
+    <w:nsid w:val="9AA675A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9209,51 +9209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-marie-peglion-zika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5940-9347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176995293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Mantovani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-marie-peglion-zika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5940-9347" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176995293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Mantovani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05028911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>