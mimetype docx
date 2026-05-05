--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -307,307 +307,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04215836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boire ou fumer, le débitant doit choisir mais non l'autorité administrative</w:t>
+                <w:t xml:space="preserve">Les fédéralismes, Florence et Jean-Yves Faberon (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 11, p. 546</w:t>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp. 261-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03447228v1</w:t>
+                <w:t xml:space="preserve">hal-03141437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fédéralismes, Florence et Jean-Yves Faberon (dir.)</w:t>
+                <w:t xml:space="preserve">Boire ou fumer, le débitant doit choisir mais non l'autorité administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp. 261-262</w:t>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 11, p. 546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141437v1</w:t>
+                <w:t xml:space="preserve">halshs-03447228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dignité et bioéthique&amp;quot;, in: La dignité de la personne humaine face aux défis du siècle, P. Boucaud, F. Violet, C. Baaklini, R. Daou, B. Karam (dir.)</w:t>
+                <w:t xml:space="preserve">Quelques réflexions à propos de l’ordonnance du 31 mars 2020, Préfet du Calvados. L’urgence sanitaire appréciée au niveau local&amp;quot;, La Revue des droits de l’homme [en ligne], Actualités Droits-Libertés, Revue du Centre de recherches et d'études sur les droits fondamentaux, 8 avril 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l’USEK / USEK Law Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° spécial 19, pp. 65-84</w:t>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982892v1</w:t>
+                <w:t xml:space="preserve">hal-02550658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions à propos de l’ordonnance du 31 mars 2020, Préfet du Calvados. L’urgence sanitaire appréciée au niveau local&amp;quot;, La Revue des droits de l’homme [en ligne], Actualités Droits-Libertés, Revue du Centre de recherches et d'études sur les droits fondamentaux, 8 avril 2020</w:t>
+                <w:t xml:space="preserve">Dignité et bioéthique&amp;quot;, in: La dignité de la personne humaine face aux défis du siècle, P. Boucaud, F. Violet, C. Baaklini, R. Daou, B. Karam (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue juridique de l’USEK / USEK Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° spécial 19, pp. 65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550658v1</w:t>
+                <w:t xml:space="preserve">hal-02982892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos&amp;quot;, Dossier : Secret professionnel, partage d'information et éthique en matière sociale et médico-sociale, Actes du colloque de Clermont-Ferrand du 6 juin 2019, F. Faberon, C. Marliac et F. Roche (dir.), La Revue du Centre Michel de l'Hospital [ édition électronique ], E. Raschel (dir.), 2020, n° 20, pp. 11-12</w:t>
               </w:r>
@@ -1484,209 +1484,288 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RAEP : la valorisation du parcours professionnel. Construire le dossier et préparer l'oral</w:t>
+                <w:t xml:space="preserve">La RAEP : la valorisation du parcours professionnel. Construire le dossier - Préparer l'oral, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Documentation Française. , 257 p., 2023, 978-2-11-157746-6</w:t>
+              <w:t xml:space="preserve">Direction de l'information légale et administrative (DILA). , 244 p., 2026, coll. "Concours administratifs", 978-2-11-174323-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052482v1</w:t>
+                <w:t xml:space="preserve">halshs-05601530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La RAEP : la valorisation du parcours professionnel. Construire le dossier et préparer l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation Française. , 257 p., 2023, 978-2-11-157746-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etat du droit, état des droits. Mélanges en l'honneur du Professeur Dominique Turpin, C. Marliac (dir.), Editions du Centre Michel de l'Hospital-LGDJ Lextenso, Collection des Mélanges, N° 1, 2017, 859 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ-Lextenso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 1, 859 p., 2017, La Collection des Mélanges du Centre Michel de l'Hospital, Charles-André Dubreuil, Pr de droit public, CMH EA 4232, 978-2912589514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1696,666 +1775,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques religieuses et sportives, que dit le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculdade de Direito de Ribeirão Preto da Universidade de São Paulo (FDRP-USP). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direito e Religião: abordagens e perspectivas diversas e atuais, Márcio Henrique P. Ponzilacqua (dir.), Ribeirão Preto, Faculdade de Direito de Ribeirão Preto da Universidade de São Paulo (FDRP-USP), 2025, 133 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 64-77, 2025, 978-65-86465-51-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité dans la création du droit relatif au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Lex, sed Lex ? La sensibilité du droit, Actes du colloque de Limoges des 17 et 18 octobre 2019, RERDH Réseau européen de recherches en droits de l'Homme (dir.), Le Kremlin-Bicêtre, Mare &amp; Martin, coll. "Droit &amp; science politique", 2023, 254 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 101-111, 2023, 978-2849346181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ADN aux racines et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de L'Hospital CMH UR 4232. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que le cinéma dit (ou ne dit pas) de la bioéthique et du droit, Actes du colloque de Clermont-Ferrand du 24 novembre 2022, C. Lassalas et R-M. Borgès (dir.), Clermont-Ferrand, Editions du Centre Michel de L'Hospital, 2023, 291 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lextenso/LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 137-148, 2023, 978-2912589606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dignité et bioéthique&amp;quot;, in: Dignité de la personne humaine, Laboratoire de recherche sur la personne, Université catholique de Lyon et Centre de recherche de la Faculté de droit de l’Université du Saint-Esprit Kaslik, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de recherche sur la personne, Université catholique de Lyon; Centre de recherche de la Faculté de droit de l’Université du Saint-Esprit Kaslik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dignité de la personne humaine, Laboratoire de recherche sur la personne, Université catholique de Lyon et Centre de recherche de la Faculté de droit de l’Université du Saint-Esprit Kaslik, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence administrative : quelle approche de la laïcité ?&amp;quot;, in: Laïcité et pluralisme religieux. Actes du colloque de Clermont-Ferrand du 6 octobre 2016, F. Faberon (dir.), PUAM, 2018, pp. 167-180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM Presses Universitaires d'Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité et pluralisme religieux. Actes du colloque de Clermont-Ferrand du 6 octobre 2016, F. Faberon (dir.), PUAM, 2018, 294 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 167-180, 2018, 978-2731410938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir la fin : les directives anticipées et les difficultés du droit - La vie, la mort et le droit&amp;quot;, in: Etat du droit, état des droits - Mélanges en l'honneur du Pr D. Turpin, C. Marliac (dir.), Editions du Centre Michel de l'Hospital, La Collection des Mélanges - LGDJ Lextenso, 2017, N° 1, pp. 769-783</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat du droit, état des droits - Mélanges en l'honneur du Pr D. Turpin, C. Marliac (dir.), Editions du Centre Michel de l'Hospital, La Collection des Mélanges - LGDJ Lextenso, 2017, N° 1, 859 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ-Lextenso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 769-783, 2017, La Collection des Mélanges du Centre Michel de l'Hospital, 978-2912589514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la délinquance et responsabilités - des complexités certaines&amp;quot;, in: La prévention de la délinquance en Nouvelle-Calédonie, Actes du colloque de Nouméa des 23-24 juin 2016, F. Faberon et B. Coquelet (dir.), CDPNC Centre de documentation pédagogique de Nouvelle-Calédonie, 2017, pp. 83-91</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CDPNC Centre de documentation pédagogique de Nouvelle-Calédonie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention de la délinquance en Nouvelle-Calédonie, Actes du colloque de Nouméa des 23-24 juin 2016, F. Faberon et B. Coquelet (dir.), CDPNC Centre de documentation pédagogique de Nouvelle-Calédonie, 2017, 177 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 83-91, 2017, 978-2-35036-167-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos&amp;quot;, in: Etat du droit, état des droits - Mélanges en l'honneur du Pr D. Turpin, C. Marliac (dir.), Editions du Centre Michel de l'Hospital, La Collection des Mélanges - LGDJ Lextenso, 2017, N° 1, pp. 13-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de l'Hospital CMH EA 4232. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat du droit, état des droits - Mélanges en l'honneur du Pr D. Turpin, C. Marliac (dir.), Editions du Centre Michel de l'Hospital, La Collection des Mélanges - LGDJ Lextenso, 2017, N° 1, 859 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ-Lextenso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 13-15, 2017, La Collection des Mélanges du Centre Michel de l'Hospital, 978-2912589514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2502,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marliac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02982892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02564586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04052482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence V&#233;rot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01618159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.u-clermont1.fr/publication_details/6220 " TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6220" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marliac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02982892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02564586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faberon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence V&#233;rot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04052482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01618159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.u-clermont1.fr/publication_details/6220 " TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/ce-que-le-cinema-dit-ou-ne-dit-pas-de-la-bioethique-et-du-droit-c-lassalas-et-r-m-borges-dir-editions-du-cmh-2023#/admin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication_details/6220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01702794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>