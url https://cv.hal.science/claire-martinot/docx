--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -100,204 +100,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation/modération de la Journée d'étude : &amp;quot;La construction prédicative à l'oral et à l'écrit : maîtriser la posture de locuteur et de scripteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du 24 mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, INSPE de Paris, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation prédicative et procédures de reformulation en restitution orale et écrite chez des enfants de 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique sur la construction prédicative à l’oral et à l’écrit : maîtriser la posture de locuteur et de scripteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de PARIS, May 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106808v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04108850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation : une interface entre locuteur et langue</w:t>
               </w:r>
@@ -1858,50 +1858,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surprenants passifs chez des enfants francophones et italophones de 4 à 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gerolimich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reformulation en classe de FLE : compétence spontanée à enseigner ? Exploration chez des italophones de 13-14 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1910,139 +1992,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334906v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03334899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition de la langue maternelle : une entreprise à la fois syntaxique et sémantique. Exemple du français et du croate</w:t>
               </w:r>
@@ -4364,173 +4364,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plaidoirie pour un renouvellement de l’enseignement grammatical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Vaguer-Fekete, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les formes prennent sens – grammaire, prépositions, constructions, système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.361-369, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 : Pourquoi faut-il rechercher une nouvelle explication à l’acquisition de la langue maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Martinot, C. et al (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reformulation et acquisition de la complexité linguistique. Perspective interlangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE PUBLISHING, pp.5-29, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335713v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03335653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’enseignement de l’oral auprès d’élèves allophones</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bo&#353;njak-Botica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac-Kraljevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bosnjak-Botica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sowa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Paprocka-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bo&#353;njak-Botica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac-Kraljevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bosnjak-Botica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sowa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Paprocka-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>