--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -4179,50 +4179,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plaidoirie pour un renouvellement de l’enseignement grammatical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Vaguer-Fekete, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les formes prennent sens – grammaire, prépositions, constructions, système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.361-369, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : Comparer des langues en acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4261,203 +4334,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Martinot, C. et al (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reformulation et acquisition de la complexité linguistique. Perspective interlangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE PUBLISHING, pp.351-361, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifient les variations locales dans des productions contraintes de jeunes locuteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">», in Depoux, P. et Stabarin, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation intrapersonnelle en français parlé : approches et statuts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRL, pp.91-105, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334921v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03335653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 : Pourquoi faut-il rechercher une nouvelle explication à l’acquisition de la langue maternelle</w:t>
               </w:r>
@@ -4669,173 +4669,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les locuteurs décomposent pour définir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Martinot C. et Ghoul D. (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalité et grammaire : paradoxe insoluble ou solution matricielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRL, pp.52-60, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’acquisition de la langue maternelle : une explication linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Staudacher-Valliamee G. (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et transmissions : dynamiques créole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion – Epica Editions, pp.29-41, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334918v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03334912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acquisitions tardives en français langue maternelle</w:t>
               </w:r>
@@ -6021,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bo&#353;njak-Botica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac-Kraljevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bosnjak-Botica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sowa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Paprocka-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bo&#353;njak-Botica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac-Kraljevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislava Bosnjak-Botica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sowa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Pesant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Helmy Ibrahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Paprocka-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Ghoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>